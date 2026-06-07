--- v0 (2026-01-19)
+++ v1 (2026-06-07)
@@ -10,347 +10,2415 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1728" uniqueCount="786">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>3246</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Poder Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3246/plc_01_2026_fixa_psio_salarial_acs_aces.pdf</t>
+  </si>
+  <si>
+    <t>Fixa o Piso Salarial dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias.</t>
+  </si>
+  <si>
+    <t>3249</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3249/plc_02_206_executivo_fixa_salario_minimo_servidores_2026.pdf</t>
+  </si>
+  <si>
+    <t>Fixa os vencimentos dos ocupantes dos cargos que indica.</t>
+  </si>
+  <si>
+    <t>3306</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Mesa Diretora da Câmara Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3306/plc_03_2026_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre os vencimentos dos servidores do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>3307</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3307/plc_04_2026_executivo_fixa_piso_magisterio.pdf</t>
+  </si>
+  <si>
+    <t>Fixa o Piso Salarial dos Profissionais do Magistério Público Municipal para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>3323</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3323/plc_058_2025_e3xecutivo_altera_lei_103.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar n.º 103.</t>
+  </si>
+  <si>
+    <t>3361</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3361/plc_06_2026_executivo_criacao_cargos_guarda_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargos efetivos de Guarda Municipal e autoriza a realização de concurso público para seu provimento.</t>
+  </si>
+  <si>
+    <t>3366</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3366/plc_07_2026_mesa_altera_lei_000129.pdf</t>
+  </si>
+  <si>
+    <t>Altera Lei Complementar 113/2026</t>
+  </si>
+  <si>
+    <t>3237</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3237/plo_01_2026_executivo_reducao_carga_horaria_servidores_tea.pdf</t>
+  </si>
+  <si>
+    <t>Institui a garantia à redução da jornada de trabalho aos servidores públicos municipais - tea</t>
+  </si>
+  <si>
+    <t>3260</t>
+  </si>
+  <si>
+    <t>Vagner Ramos</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3260/plo_02_2026_vagner_oifializa_altera_denominacao_avenida.pdf</t>
+  </si>
+  <si>
+    <t>Oficializa e altera denominação de avenida da sede municipal</t>
+  </si>
+  <si>
+    <t>3274</t>
+  </si>
+  <si>
+    <t>Dilton Santana</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3274/plo_03_2026_dilton_denomina_concentracao_micareta.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a concentração de trios elétricos e blocos na Micareta de Conceição do Coité.</t>
+  </si>
+  <si>
+    <t>3308</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3308/plo_04_2026_executivo_altera_lei_1114.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal nº 1.114, de 16 de abril de 2025.</t>
+  </si>
+  <si>
+    <t>3344</t>
+  </si>
+  <si>
+    <t>Lindo de Neuza</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3344/plo_05_2026_lindo_reconhece_pascoelinha_patrimonio.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece a Pascoelinha como patrimônio cultural imaterial do Município.</t>
+  </si>
+  <si>
+    <t>3350</t>
+  </si>
+  <si>
+    <t>Professor Robenilton</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3350/plo_06_2026_robenilton_instituicao_bandeiras_distrito.pdf</t>
+  </si>
+  <si>
+    <t>Institui a criação e a oficialização das bandeiras dos distritos de Conceição do Coité.</t>
+  </si>
+  <si>
+    <t>3357</t>
+  </si>
+  <si>
+    <t>Marli de Bandiaçú</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3357/plo_07_2026_marli_reconhece_rapa_patrimonio_cultura.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece o Rapa de Bandiaçu como Patrimônio Cultural Imaterial do Município de Conceição do Coité.</t>
+  </si>
+  <si>
+    <t>3365</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Ariel Ramos</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3365/plo_08_2026_ariel_rup_associacao_judo.pdf</t>
+  </si>
+  <si>
+    <t>PLO Entidade Pública Associação Coiteense de Judo</t>
+  </si>
+  <si>
+    <t>3371</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Nego Jai</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3371/plo_09_2026_jai_reconhce_patrimonio_cultura_salgadalia_substituicao.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece como patrimônio cultural imaterial do Município.</t>
+  </si>
+  <si>
+    <t>3372</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3372/plo_10_2026_executivo_altera_orcamento_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza proceder ao Orçamento do Município, exercício financeiro de 2026,.</t>
+  </si>
+  <si>
+    <t>3374</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3374/plo_11_2026_lindo_rup_associacao_comunitaria_fazenda_correia.pdf</t>
+  </si>
+  <si>
+    <t>Rup Associação Comunitaria da Fazenda Correia</t>
+  </si>
+  <si>
+    <t>3375</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3375/plo_12_2026_lindo_rup_associacao_fazenda_ladeira.pdf</t>
+  </si>
+  <si>
+    <t>Rup Associação dos Moradores da Fazenda Ladeira Grande</t>
+  </si>
+  <si>
+    <t>3378</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3378/plo_13_2026_executivo_ldo_2027_susbstituicao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2027.</t>
+  </si>
+  <si>
+    <t>3389</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3389/plo_14_2026_exeucito_autoriza_operacao_credito.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar operação de crédito.</t>
+  </si>
+  <si>
+    <t>3392</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3392/avenida_goiabeira_03_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Denomina rua no Distrito de Goiabeira</t>
+  </si>
+  <si>
+    <t>3403</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3403/plo_16_2026_lindo_rup_associacao_desenvolvimento_boa_vista.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece como Utilidade Publica da Associação Desenvolvimento Boa Vista</t>
+  </si>
+  <si>
+    <t>3404</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3404/plo_17_2026_lindo_rup_associacao_morados_mancambira.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece como Utilidade Publica da Associção dos Moradores do Lameira de mancambira</t>
+  </si>
+  <si>
+    <t>3405</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3405/plo_18_2026_executivo_dispoe_desafetacao_bem_publico.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a desafetação de bem público municipal de uso especial.</t>
+  </si>
+  <si>
+    <t>3427</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3427/plo_19_2026_dilton_reconhece_vaqueros_coiteense_patrimonio.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece os Vaqueiros Coiteenses como patrimônio cultural imaterial do Município.</t>
+  </si>
+  <si>
+    <t>3428</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3428/plo_20_2026_dilton_reconhece_calvagadas_sertanejas.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece as Cavalgadas Sertaneja como patrimônio cultural imaterial do Município.</t>
+  </si>
+  <si>
+    <t>3436</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Léo do Sindicato</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3436/plo_21_2026_leo_servico_embalagns.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o serviço de embalagem de compras em supermercados e cogeneres.</t>
+  </si>
+  <si>
+    <t>3437</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3437/plo_22_2026_leo_dispoe_obrigatoriedade_qr_code.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de inserção de código QR (Quick Response) em placas de obras públicas.</t>
+  </si>
+  <si>
+    <t>3440</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3440/plo_23_2026_jai_denomina_recepcao_da_camara.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Recepção da Câmara Municipal</t>
+  </si>
+  <si>
+    <t>3300</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>CJ - Comissão de Justiça</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3300/rf_pdl_01_2026_trofeu_idalice_mascarenhas_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Troféu Idalice Mascarenhas as pessoas que indica.</t>
+  </si>
+  <si>
+    <t>3310</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3310/pdl_02_2026_jai_tc_maria_aparecida_vieira_teixeira_corrijido.pdf</t>
+  </si>
+  <si>
+    <t>Concede Titulo de Cidadão Coiteense a Senhora Maria Aparecida Vieira Teixeira.</t>
+  </si>
+  <si>
+    <t>3326</t>
+  </si>
+  <si>
+    <t>Elizane Cana Brasil</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3326/pdl_03_2025_elizane_tc_heloisa_gomes.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Coiteense a Srª Heloísa da Silva Gomes.</t>
+  </si>
+  <si>
+    <t>3346</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3346/pdl_04_2026_mesa_eleicao_da_mesa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a realização da eleição da Mesa Diretora para o segundo biênio.</t>
+  </si>
+  <si>
+    <t>3390</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3390/rf_05_pdl_2026_trofeu_zequinha_2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação Final Trofeu Zequinha</t>
+  </si>
+  <si>
+    <t>3393</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3393/pdl_06_2026_lindo_medalha_merito_educacional.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Troféu do Mérito Educacional e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3411</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3411/pdl_07_2026_jai_tc_silvana_janott.pdf</t>
+  </si>
+  <si>
+    <t>Concede Titulo de Cidão Coiteense a Silvana Bastos Janott Ferreira</t>
+  </si>
+  <si>
+    <t>3273</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3273/pr_01_2026_mesa_altera_regimento_interno.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Regimento Interno</t>
+  </si>
+  <si>
+    <t>3339</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3339/pr_02_2026_mesa_quarentena.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição de período. de quarentena para servidores ocupantes de cargos em comissão lotados em Gabinete de Vereador.</t>
+  </si>
+  <si>
+    <t>3394</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3394/pr_03_2026_altera_regimento_interno.pdf</t>
+  </si>
+  <si>
+    <t>Altera Regimento Interno</t>
+  </si>
+  <si>
+    <t>3244</t>
+  </si>
+  <si>
+    <t>EME</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3244/emenda_01_2026_robenilton_plo_01__000060.pdf</t>
+  </si>
+  <si>
+    <t>Emenda 01 2026 robenilton modificativa plo 01</t>
+  </si>
+  <si>
     <t>3213</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Ariel Ramos</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3213/req_01_2026_ariel_mocao_aplauso_acov.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3213/req_01_2026_ariel_mocao_aplauso_acov.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à ACOV</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3214/req_02_2026_ariel_mocao_aplausos_congregacao_batista_goiabeira.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3214/req_02_2026_ariel_mocao_aplausos_congregacao_batista_goiabeira.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Congregação Batista do Distrito de Goiabeira</t>
   </si>
   <si>
+    <t>3236</t>
+  </si>
+  <si>
+    <t>Luzia da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3236/req_03_2026_luzia_mocao_aplauso_clara_simoes.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apaluso para a Sra. Maria Clara Gomes Simões em reconhecimento à realização da FLIBAL</t>
+  </si>
+  <si>
+    <t>3238</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3238/conceicao_do_coite_-_bahia.pdf</t>
+  </si>
+  <si>
+    <t>Acordo de tramitação plo 01-2026</t>
+  </si>
+  <si>
+    <t>3240</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3240/req_05_2026_mocao_aplauso_terco_homens_goiabeira.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos ao Grupo Religioso Terços dos Homens Goiabeira</t>
+  </si>
+  <si>
+    <t>3241</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3241/req_06_2026_ariel_mocao_aplauso_igreja_assembleia_goiabeira.pdf</t>
+  </si>
+  <si>
+    <t>Requer moção de aplausos a Igreja Assembleia do Distrito de Goiabeira</t>
+  </si>
+  <si>
+    <t>3242</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3242/req_07_2026_leo_mocao_aplauso_jose_conceicao.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso ao Senhor José da Conceição dos Santos .</t>
+  </si>
+  <si>
+    <t>3247</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3247/req_08_2026_plc_01_2026_tramitacao_especial.pdf</t>
+  </si>
+  <si>
+    <t>Acordo de tramitação especial Plc 01/2026</t>
+  </si>
+  <si>
+    <t>3248</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3248/req_09_2026_luzia_mocao_aplauso_grupo_senhora_salgadalia.pdf</t>
+  </si>
+  <si>
+    <t>Requer Moção de Apaluso para o Grupo de Senhoras da Igreja Evangelica Assembleia de Deus</t>
+  </si>
+  <si>
+    <t>3250</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Acordo de tramitação especial PLC 02/2026</t>
+  </si>
+  <si>
+    <t>3251</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3251/req_11_2026_lindo_mocao_aplauso_padre_ricardo.pdf</t>
+  </si>
+  <si>
+    <t>Requer moção de aplausos a Paróquia São Roque e Santa Dulce Padre Ricardo.</t>
+  </si>
+  <si>
+    <t>3252</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3252/req_12_2026_ariel_mocao_aplauso_cavaleiro_troianos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos ao Grupo Teatral Cavaleiros Troianos.</t>
+  </si>
+  <si>
+    <t>3253</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3253/req_13_2026_parlamentares_req_11_2026_000079.pdf</t>
+  </si>
+  <si>
+    <t>Acordo de Tramitação Especial ao Req. 11/2026</t>
+  </si>
+  <si>
+    <t>3254</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3254/req_14_2026_lindo_mocao_aplauso_atleta_soraia_silva.pdf</t>
+  </si>
+  <si>
+    <t>Requer Moção de Aplauso para a atleta Sorais Silva.</t>
+  </si>
+  <si>
+    <t>3255</t>
+  </si>
+  <si>
+    <t>Manú Resedá</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3255/req_15_2026_manu_mocao_aplauso_sindicato_rural.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso para o Sindicato Rural Evódio Ducas Resedá.</t>
+  </si>
+  <si>
+    <t>3256</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3256/req_16_2026_jai_trofeu_idalice.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Indicação trofeu Idalice - Ana Paula Cardoso</t>
+  </si>
+  <si>
+    <t>3261</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3261/req_17_2026_luzia_mocao_aplauso_grupo_senhora_salgadalia.pdf</t>
+  </si>
+  <si>
+    <t>Requer Moção Aplauso para Grupo de Jovens da Igreja Assembleia de Deus</t>
+  </si>
+  <si>
+    <t>3262</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3262/req_18_2026_manu_trofeu_idalice_maria_bernadete.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Troféu Idalice Maria Bernadete Oliveira</t>
+  </si>
+  <si>
+    <t>3263</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3263/req_19_2026_dilton_mocao_pesar_marcos_antonio.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar  pelo falecimento do Sr. Marcos Antônio F. De Oliveira</t>
+  </si>
+  <si>
+    <t>3264</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3264/oficio_n.o_022-2026-gp-camara.pdf</t>
+  </si>
+  <si>
+    <t>Ofício n.º 022/2026 - Indicações Troféu Idalice Mascarenhas</t>
+  </si>
+  <si>
+    <t>3265</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3265/req_212026_luzia_trofeu_idalicde_maria_joaquina.pdf</t>
+  </si>
+  <si>
+    <t>Indicação trofeu Idalice Maria Joaquina</t>
+  </si>
+  <si>
+    <t>3266</t>
+  </si>
+  <si>
+    <t>Beto da Pinda</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3266/requerimento_trofeu_idalice_indicacao.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Indicação trofeu Idalice - Maria Celia Araujo Costa de Oliveira</t>
+  </si>
+  <si>
+    <t>3268</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3268/req_23_2026_dilton_trofeu_idalice_alexandra.pdf</t>
+  </si>
+  <si>
+    <t>Troféu Idalice para Alexandra Lima De Almeida Souza</t>
+  </si>
+  <si>
+    <t>3269</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3269/req_24_2026_lindo_trofeu_idalice__valdomira.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao prêmio de troféu Idalice a Senhora Marizete de Oliveira Silva .</t>
+  </si>
+  <si>
+    <t>3270</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Urbano do Sindicato</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3270/req_25_2026_lindo_trofeu_idalice__adeane.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Senhora Adaene Evangelista de Oliveira como sua homenageada  do Troféu Idalice .</t>
+  </si>
+  <si>
+    <t>3271</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3271/req_26_2026_ariel_trofeu_idalice_fabiana.pdf</t>
+  </si>
+  <si>
+    <t>Indica Fabiana Masini de Almeida como sua homenageada ao Troféu Idalice Mascarenhas</t>
+  </si>
+  <si>
+    <t>3272</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3272/req_27_2026_dilton_mocao_aplauso_natal_crianca_feliz.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos O Projeto Natal Criança Feliz, idealizado por Vanúbia da Silva Santana.</t>
+  </si>
+  <si>
+    <t>3275</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3275/req_28_2026_leo_trofeu_idalice_maria_lourdes.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Trofeu Idalice Maria Lourdes Silva Lopes</t>
+  </si>
+  <si>
+    <t>3276</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Mazinho da Ambulância</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3276/indicacao_trofeu_idalice.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Senhora  Margarida Ferrreira da Silva, como sua homenageada ao troféu Idalice.</t>
+  </si>
+  <si>
+    <t>3277</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>César do Hospital</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3277/req_30_2026_cesar_trofeu_idalice_vandira_ferreira.pdf</t>
+  </si>
+  <si>
+    <t>Indicação do Troféu Idalice a Srª Vandira Ferreira da Silva Santos</t>
+  </si>
+  <si>
+    <t>3278</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3278/requerimento_trofeu_idalice_indicacao_adriana_elizane.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Senhora Adriana da Cunha Oliveira como sua homenageada na entrega do Troféu Idalice Mascarenhas</t>
+  </si>
+  <si>
+    <t>3279</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3279/req_32_2026_vagner_trofeu_idalice_alice_saturnina.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Trofeu Idalice - Alice Saturnina de Oliveira Santos</t>
+  </si>
+  <si>
+    <t>3280</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3280/req_33_2026_marli_troque_idalice_irineia.pdf</t>
+  </si>
+  <si>
+    <t>Indicação do Troféu Idalice - Irineia Mota de Jesus Silva</t>
+  </si>
+  <si>
+    <t>3281</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3281/req__34_2026_lideres_plo_03_000083.pdf</t>
+  </si>
+  <si>
+    <t>Acordo de Tramitação Plo 02 2026</t>
+  </si>
+  <si>
+    <t>3282</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3282/req_35_2026_robenilton_trofeu_idalice_laura_pinto.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Trofeu Idalice Laura `Pinto</t>
+  </si>
+  <si>
+    <t>3286</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3286/req_36_2026_manu_mocao_aplauso_davi_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplauso para o Sr. Davi macedo.</t>
+  </si>
+  <si>
+    <t>3296</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3296/req_37_2026_acordo_tramitacao_plo_85_000090.pdf</t>
+  </si>
+  <si>
+    <t>Acordo de Tramitação Plo 85/2025</t>
+  </si>
+  <si>
+    <t>3302</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3302/req_38_2026_lindo_mocao_aplauso_tenete_maria_parecdida.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso para a Tenete Coronela Maria Aparecida</t>
+  </si>
+  <si>
+    <t>3305</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3305/req_39_2026_acordo_req_38_000092.pdf</t>
+  </si>
+  <si>
+    <t>Acordo de tramitação Requerimento 38/2026</t>
+  </si>
+  <si>
+    <t>3315</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3315/req_40__2026_robenilton_solicita_informacoes_acs.pdf</t>
+  </si>
+  <si>
+    <t>: Solicita informações e documentos detalhados obre o Processo Seletivo Público .</t>
+  </si>
+  <si>
+    <t>3321</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3321/req_41_2026_manu_mocaoaplauso_esmeraldo_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso para o Sr. Esmeraldo Lopes Carneiro.</t>
+  </si>
+  <si>
+    <t>3335</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3335/req_42_2026_jai_mocao_aplauso_juiza_silvana.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apaluso para Dr. Juiza Titular da Vara do Trabalho - Silvana Bastos Janot Ferreira</t>
+  </si>
+  <si>
+    <t>3336</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Líderes das Bancadas</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3336/req_43_2026_acordo_lideres_req_42_000119.pdf</t>
+  </si>
+  <si>
+    <t>Acordo de Tramitação ao Requerimento N. 42/2026</t>
+  </si>
+  <si>
+    <t>3338</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3338/req_44_2026_jai_mocao_aplauso_juiza_loren.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplasuo para a Dra. Juíza Lóren Teresinha Campezatto.</t>
+  </si>
+  <si>
+    <t>3348</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3348/req_45_2026_jai_mocao_aplauso_dr_gerivaldo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplasuo a Dr. Juiz Gerivaldo Alves Neiva</t>
+  </si>
+  <si>
+    <t>3349</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3349/req_46_2026_elizane_mocao_aplasuo_eusa_narrativa_negras.pdf</t>
+  </si>
+  <si>
+    <t>Requer aprovação de moção de aplauso para a Senhora Eusana Maria Pereira de Almeida.</t>
+  </si>
+  <si>
+    <t>3353</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3353/req_47_2026_acordo_plo_05_000123.pdf</t>
+  </si>
+  <si>
+    <t>Acordo de tramitação do Plo 05/2026</t>
+  </si>
+  <si>
+    <t>3354</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3354/req_48_2026_elizane_trofeu_zequinha_rodrigo.pdf</t>
+  </si>
+  <si>
+    <t>Indica o Senhor Rodrigo Carneiro de Araújo como seu homenageado para entrega do Troféu Zequinha.</t>
+  </si>
+  <si>
+    <t>3360</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3360/req_49_2026_beto_trofeu_zequinha_silverio.pdf</t>
+  </si>
+  <si>
+    <t>Indica para o troféu José Nascimento de Oliveira - Zequinha, o senhor Silvério da Silva Macedo.</t>
+  </si>
+  <si>
+    <t>3362</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3362/req_50_2026_robenilton_trofeu_zequinha.pdf</t>
+  </si>
+  <si>
+    <t>O Troféu terá o nome de José Nascimento de Oliveira - Zequinha.</t>
+  </si>
+  <si>
+    <t>3363</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3363/req_51_2026_ariel_trofeu_zequinha.pdf</t>
+  </si>
+  <si>
+    <t>Indica Marcos Barreto dos Santos para receber homenagem -Troféu José Nascimento de Oliveira.</t>
+  </si>
+  <si>
+    <t>3364</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3364/req___2026_ja_indicacao_trofeu_zequinha.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Trofeu Zequinha</t>
+  </si>
+  <si>
+    <t>3367</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3367/req_53_2026_luzia__trofeu_zequinha_neide.pdf</t>
+  </si>
+  <si>
+    <t>Indica Marineide Ferreira Costa para Troféu Zequinha.</t>
+  </si>
+  <si>
+    <t>3368</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3368/req_54_2026_jai_mocao_aplauso_dr_salomao.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso ao Senhor Desembargador Emilio Salomão Reseda</t>
+  </si>
+  <si>
+    <t>3369</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3369/req_55_2026_lindo_trofeu_zequinha_adriana.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de indicação Troféu José Nascimento de Oliveira Zequinha</t>
+  </si>
+  <si>
+    <t>3370</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3370/req_56_2026_marli_trofeu_zequinha_rafaela.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Senhora Rafaela da Silva Rodrigues para o troféu Zequinha.</t>
+  </si>
+  <si>
+    <t>3373</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3373/req_50_2026_dilton_trofeu_zequinha.pdf</t>
+  </si>
+  <si>
+    <t>Homenageado Sr. Valter da Silva Oliveira com o troféu José Nascimento de Oliveira</t>
+  </si>
+  <si>
+    <t>3376</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3376/req_58_2026_manu_trofeu_zequinha_ze_carneiro.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Troféu  Zequinha José Carneiro da Silva Filho</t>
+  </si>
+  <si>
+    <t>3377</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3377/req_59_2026_leo_trofeu_zequinha.pdf</t>
+  </si>
+  <si>
+    <t>Indica homenageada para Trofeu Zequinha</t>
+  </si>
+  <si>
+    <t>3379</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3379/req_60_2026_mazinho_trofeu_zequinha.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de indicação troféu José Nascimento de Oliveira- Zequinha</t>
+  </si>
+  <si>
+    <t>3381</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3381/req_61_urbano_trofeu_zequinha.pdf</t>
+  </si>
+  <si>
+    <t>Indica José Raimundo Mascarenhas Santos para receber o Troféu Zequinha</t>
+  </si>
+  <si>
+    <t>3382</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3382/req_62_2026_vagner_trofeu_zequinha.pdf</t>
+  </si>
+  <si>
+    <t>Troféu José Nascimento de Oliveira - Zequinha</t>
+  </si>
+  <si>
+    <t>3383</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3383/req_63_mocao_aplausos_caecdt.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos para o Centro Acadêmico de Educação do Campo e Desenvolvimento Territorial Paulo Freire da Universidade do Estado da Bahia (CAECDT /UNEB),</t>
+  </si>
+  <si>
+    <t>3384</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3384/req_64_2026_dilton_mocao_aplausos_valdir.pdf</t>
+  </si>
+  <si>
+    <t>REQUER Moção de Aplausos ao compositor Valdir Carvalho</t>
+  </si>
+  <si>
+    <t>3385</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3385/req_65_2026_dilton_mocao_alausos_marquinhos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Banda Batukerê, representada por Marcos Sidney</t>
+  </si>
+  <si>
+    <t>3391</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3391/req_66_2026_mocao_aplausos_taciane.pdf</t>
+  </si>
+  <si>
+    <t>REQUER Moção de Aplausos à senhora Taciane Oliveira Anunciação</t>
+  </si>
+  <si>
+    <t>3395</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3395/req_67_2026_acordfo_tramitacao_pdl_06_2026_000141.pdf</t>
+  </si>
+  <si>
+    <t>Acordo de Tramitação Pdl 06</t>
+  </si>
+  <si>
+    <t>3396</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3396/req_68_2026_mocao_aplauso_brigada_voluntaria_anjos_da_vida.pdf</t>
+  </si>
+  <si>
+    <t>Requer MOÇÃO DE APLAUSOS à Brigada Voluntária Anjos da Vida</t>
+  </si>
+  <si>
+    <t>3406</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3406/req__2026_jai_mocao_aplauso_campeonato_rural_salgadense_000146.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso 12 Campeonato Rural Salgadense</t>
+  </si>
+  <si>
+    <t>3408</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3408/req_70_2026_lindo_mocao_aplauso_gupo_coite_ayalla.pdf</t>
+  </si>
+  <si>
+    <t>Requer Moção de Aplauso para Ayalla Sofia.</t>
+  </si>
+  <si>
+    <t>3409</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3409/req_71_2026_lindo_mocao_aplauso_lais_patina_coite.pdf</t>
+  </si>
+  <si>
+    <t>Requer Moção de Aplauso para Laís.</t>
+  </si>
+  <si>
+    <t>3412</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3412/req_72_2026_marli_relacao_nominal_prefeitura.pdf</t>
+  </si>
+  <si>
+    <t>Requer a relação nominal, por cargo, de todos os servidores municipais efetivos da Prefeitura Municipal de Conceição do Coité.</t>
+  </si>
+  <si>
+    <t>3430</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3430/req_73_2026_mocao_aplauso_taun_grupo_patina.pdf</t>
+  </si>
+  <si>
+    <t>Requer Moção de aplauso para Tauan Bastista dos santos</t>
+  </si>
+  <si>
+    <t>3431</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3431/req_marli_audiencia.pdf</t>
+  </si>
+  <si>
+    <t>Requer audiência publica sobre cimatec sertão no município de conceição do coité.</t>
+  </si>
+  <si>
+    <t>3432</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3432/mocao_aplauso_cavalgada_amigos_sela_almas.pdf</t>
+  </si>
+  <si>
+    <t>Requer aprovação de moção de aplauso para a Senhora Priscila Maria Cruz de Almeida, na qualidade de organizadora da 4ª Cavalgada dos Amigos da Sela do Distrito de Almas.</t>
+  </si>
+  <si>
+    <t>3435</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3435/req_76_2026_jai_trofeu_merido_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Medalha do Mérito Municipal o Sr. Jorge Vilson</t>
+  </si>
+  <si>
+    <t>3439</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3439/req__77_2026_jai_mocao_pesar_luciana_araujo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento  da servidora Luciana Araujo dos Santos</t>
+  </si>
+  <si>
+    <t>3441</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3441/req_78_2026_dilton_merito_municipal_sizinia.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Medalha Mérito a  Sra. Sizinia Santana Ramos.</t>
+  </si>
+  <si>
+    <t>3442</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3442/req_79_2026_manu_mocao_aplausos_marcos_antonio.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso para Marcos Antonio Araujo da Silva.</t>
+  </si>
+  <si>
     <t>3215</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Beto da Pinda</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3215/ind_01_2026_beto_contrucao_praca_bandiacu.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3215/ind_01_2026_beto_contrucao_praca_bandiacu.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a reforma da praça Manoel Joaquim Mota no Distrito de Bandiaçu.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3216/ind_02_2026_beto_reforma_praca_santa_rosa.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3216/ind_02_2026_beto_reforma_praca_santa_rosa.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a reforma da praça Joaquim Rodrigues Mascarenhas no Distrito de Santa Rosa</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3217/ind_03_2026_pavimentacao_estrada__piata.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3217/ind_03_2026_beto_pavimentacao_estrada__piata.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o asfaltamento da estrada da Piatã</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3218/ind_04_2026_beto_passagem_molhada_baton.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3218/ind_04_2026_beto_passagem_molhada_baton.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de uma passagem molhada no povoado de Baton</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3219/ind_05_2026_bet_constrcao_centrod_abastecimento_bandiacu.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3219/ind_05_2026_bet_constrcao_centrod_abastecimento_bandiacu.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a construção de um pequeno centro de abastecimento no Distrito de Bandiaçu</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3220/ind_06_2026_beto_construcao_campo_society_santa_rosa.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3220/ind_06_2026_beto_construcao_campo_society_santa_rosa.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de um campo society com grama sintética como anexo da Escola Pedro Américo no distrito de Santa Rosa</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3221/pavimentacao_rua_joao_de_camilo_bandarrinha_2026.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3221/ind_07_2026_beto_pavimentacao_bandiacu.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a pavimentação da rua João de Camilo no Distrito de Bandiaçu</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3222/ind_08_2026_beto_reforma_praca_vargem.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3222/ind_08_2026_beto_reforma_praca_vargem.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a reforma da praça no Povoado de Altinho da Vargem</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3223/ind_09_2026_beto_reforma_praca_baton.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3223/ind_09_2026_beto_reforma_praca_baton.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a reforma da praça do povoado de Baton</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3224/ind_10_2026_beto_constrcao_posto_saude_caruaru.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3224/ind_10_2026_beto_constrcao_posto_saude_caruaru.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a reforma e ampliação do posto de Saude do Povoado de Caruaru.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3225/ind_11_2026_beto_pavimentacao_caruaru.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3225/ind_11_2026_beto_pavimentacao_caruaru.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a pavimentação da rua José Perreira – Rua do campo no Povoado de Caruaru</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>12</t>
-[...5 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3226/ind_12_2026_vagner_construcao_praca_vila_brasil.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3226/ind_12_2026_vagner_construcao_praca_vila_brasil.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a construção de Praça no Bairro Vila Brasil (Casas Populares), neste Município de  Conceição do Coite-Ba.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>13</t>
-[...5 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3227/ind_13_2026_cesar_reforma_praca_bandiacu.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3227/ind_13_2026_cesar_reforma_praca_bandiacu.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a reforma da Praça do Distrito de Bandiaçu.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3228/ind_14_2026_beto_pavimentacao_rua_jose_germano.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3228/ind_14_2026_beto_pavimentacao_rua_jose_germano.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a pavimentação da rua Jose Germano do Nascimento no Distrito de Bandiaçu.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3229/ind_15_2026_vagner_reforma_praca_sao_joao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3229/ind_15_2026_vagner_reforma_praca_sao_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a Reforma e Ampliação da  Praça  do Distrito de São João, neste Município, (Conceição do Coite-Ba).</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3230/ind_16_2026_vagner_pavimentacao_rua_normando_lopes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3230/ind_16_2026_vagner_pavimentacao_rua_normando_lopes.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação Rua Normando Lopes Rodrigues, rua que liga a distribuidora da Coca Cola ao CAIC, na sede do município.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3231/ind_17_2026_vagner_pavimentacao_estrada_sede_cemiterio_novo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3231/ind_17_2026_vagner_pavimentacao_estrada_sede_cemiterio_novo.pdf</t>
   </si>
   <si>
     <t>Pavimentação da estrada que liga a sede do município ao Cemitério Novo.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3232/ind_18_2026_vagner_pavimentacao_distrito_sao_joao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3232/ind_18_2026_vagner_pavimentacao_distrito_sao_joao.pdf</t>
   </si>
   <si>
     <t>Pavimentação Rua do Cemitério, no Distrito de São João,  neste município.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3233/ind_19_2026_vagner_construcao_complexo_esportivo_aroeira.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3233/ind_19_2026_vagner_construcao_complexo_esportivo_aroeira.pdf</t>
   </si>
   <si>
     <t>Construção de um Complexo Esportivo no Distrito de Aroeira, neste Município.</t>
+  </si>
+  <si>
+    <t>3234</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3234/ind_20_2026_beto_pavimentacao_rua_santa_rosa.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal pavimentação da Rua do Tanque de Ana no Distrito de Santa Rosa, neste Municipio.</t>
+  </si>
+  <si>
+    <t>3235</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3235/ind_21_2026_leo_reforma_praca_caruaru.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a reforma da Praça do povoado de Caruaru, Conceição do Coité.</t>
+  </si>
+  <si>
+    <t>3239</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3239/ind_22_2026_manu_instalacao_monitoramento.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a implantação de sistema de monitoramento de câmeras.</t>
+  </si>
+  <si>
+    <t>3243</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3243/ind_23_2026_manu_construcao_da_praca_alto_sao_joao.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a construção de uma praça no bairro do Alto São João.</t>
+  </si>
+  <si>
+    <t>3245</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3245/ind_24_2026_dilton_pavimentacao_rua_ruinha_morro.pdf</t>
+  </si>
+  <si>
+    <t>Indica a pavimentação da Rua Ruinha próximo ao povoado de Morro.</t>
+  </si>
+  <si>
+    <t>3257</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3257/ind_25_2026__mazinho_pavimentacao_rua_antonio_ferreira.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a Pavimentação em Paralelepípedo da Rua Antônio Ferreira de Oliveira, no Bairro Gravatá, neste Município.</t>
+  </si>
+  <si>
+    <t>3258</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3258/ind_26_2026_lindo_reforma_praca_onca.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito a reforma da praça da matriz no povoado de onça nesse Município.</t>
+  </si>
+  <si>
+    <t>3259</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3259/ind_27_2026_lindo_reforma_praca_juazeinho.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito a reforma da praça da matriz no distrito de Juazeirinho, nesse Município.</t>
+  </si>
+  <si>
+    <t>3267</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3267/ind_28_2026_beto_pavimentacao_santa_rosa_rua_davi_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal pavimentação no Distrito de Santa Rosa.</t>
+  </si>
+  <si>
+    <t>3283</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3283/ind_29_2026_robenilton_termo_coperacao_tecnica.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder público municipal a formalização de Termo de Cooperação Técnica.</t>
+  </si>
+  <si>
+    <t>3284</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3284/ind_30_2026_lindo_reforma_praca_lagoa_meio.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito a reforma da praça da comunidade de Lagoa do Meio nesse Município.</t>
+  </si>
+  <si>
+    <t>3285</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3285/doc_indicacao_reforma_praca_dist_goiabeira..pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal,  a reforma da Praça do Distrito de Goiabeira.</t>
+  </si>
+  <si>
+    <t>3287</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3287/ind_32_2026_mazinho_pavimentacao_joao_souza.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a Pavimentação em Paralelepípedo da Rua João Souza Pinto, no Bairro da Quadra, neste Município.</t>
+  </si>
+  <si>
+    <t>3288</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3288/ind_33_2026_leo_construcao_praca_barreiros.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a construção de uma praça pública no Bairro dos Barreiros, em Conceição do Coité/BA.</t>
+  </si>
+  <si>
+    <t>3289</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3289/ind_34_2026_dilton_construcao_complexo_esportivo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA a construção de um complexo Esportivo no bairro da Jaqueira.</t>
+  </si>
+  <si>
+    <t>3290</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3290/ind_35_2026._dilton_construcao_complexo_esportivo_fluminense.pdf</t>
+  </si>
+  <si>
+    <t>INDICA a construção de um complexo Esportivo no bairro do Fluminense.</t>
+  </si>
+  <si>
+    <t>3291</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3291/ind_36_2026_dilton_pavimentacao_antonio_silva.pdf</t>
+  </si>
+  <si>
+    <t>INDICA o calçamento da Rua Antônio Silva, situada no Bairro Alto Do São João.</t>
+  </si>
+  <si>
+    <t>3292</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3292/ind_37_2026_ariel_reforma_praca_malhador.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a reforma da Praça do Povoado do Malhador</t>
+  </si>
+  <si>
+    <t>3293</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3293/ind_38_2026_ariel_reforma_praca_cabeceiras.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a reforma da Praça do povoado de Cabaceiras</t>
+  </si>
+  <si>
+    <t>3294</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3294/ind_39_2026_ariel_reforma_praca_da_biblia.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a reforma da Praça da Bíblia, na sede do município</t>
+  </si>
+  <si>
+    <t>3295</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3295/ind_40_2026_ariel_reforma_praca_patos.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a reforma da Praça do Povoado de Patos.</t>
+  </si>
+  <si>
+    <t>3297</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3297/ind_41_2025_cesar_reforma_acougue_bandiacu.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal a reforma e ampliação do Açougue do Distrito de Bandiaçu.</t>
+  </si>
+  <si>
+    <t>3298</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3298/ind_42_2026_cesar_reforma_posto_saude_bandiacu.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal a reforma e ampliação do Posto de Saúde Sarafina de Oliveira Lima no Distrito de Bandiaçú.</t>
+  </si>
+  <si>
+    <t>3299</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3299/ind_43_2026_marli_ampliacao_escola_arlindo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal a Construção e Ampliação da Escola Arlindo José de Lima no distrito de Bandiaçu.</t>
+  </si>
+  <si>
+    <t>3301</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3301/ind_44_2026_luzia_pavimentacao_rua_salgadalia.pdf</t>
+  </si>
+  <si>
+    <t>Indica a conclusão da pavimentação da Rua da Caixa D'água, em Salgadália.</t>
+  </si>
+  <si>
+    <t>3303</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3303/ind_elizane_2026_01_reforma_praca_sao_roque_elizane_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a reforma da praça no Povoado de São Roque.</t>
+  </si>
+  <si>
+    <t>3304</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3304/lei_grh_itamar_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Institui o "Programa de Educação e_x000D_
+Acompanhamento Psicossocial para Homens_x000D_
+Autores de Violência Doméstica e_x000D_
+Intrafamiliar", que dispõe sobre a reflexão,_x000D_
+sensibilização e responsabilização através de_x000D_
+Grupos Reflexivos de Homens, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>3311</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3311/ind_47_2026_cesar_reforma_praca_biblia.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal a reforma da praça da Bíblia com a ampliação de parque infantil, neste município.</t>
+  </si>
+  <si>
+    <t>3312</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3312/ind_48_2026_manu_pavimentacao_rua_teodoro_ramos.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a pavimentação da Rua Teodoro Ramos, neste município.</t>
+  </si>
+  <si>
+    <t>3313</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3313/ind_49_2026_urbano_pavimentacao_rua_chico_mendes_nova_palmares_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal a pavimentação em paralelepípedo da Rua da Chico Mendes, no Assentamento Nova Palmares, neste município.</t>
+  </si>
+  <si>
+    <t>3314</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3314/ind_50_2026_leo_portal_cidade.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a implantação de um Portal da Cidade de Conceição do Coité.</t>
+  </si>
+  <si>
+    <t>3316</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3316/ind_51_2026_ariel_construcao_praca_boa_vista.pdf</t>
+  </si>
+  <si>
+    <t>Indica a construção de quiosques parques no Açude do Povoado de Boa Vista.</t>
+  </si>
+  <si>
+    <t>3317</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3317/ind_52_2026_ariel_encascalhemanto_sao_joao.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal,  a pavimentação da Rua Raimundo Norberto dos Santos, no Povoado de Cabaceiras, neste município.</t>
+  </si>
+  <si>
+    <t>3318</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3318/ind_53_2026_marli_reforma_estadio_bandiacu.pdf</t>
+  </si>
+  <si>
+    <t>Indica a implantação de gramado no Estádio Clício Pinto da Silva do Distrito de Bandiaçu no Município de Conceição do Coité-BA.</t>
+  </si>
+  <si>
+    <t>3319</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3319/ind_54_2026_leo_drenagem_rede_esgoto.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a implantação de um sistema de drenagem de águas pluviais independente da rede de esgoto, com a destinação correta para reservatórios públicos.</t>
+  </si>
+  <si>
+    <t>3320</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3320/ind_55_2026_elizane_reforma_praca_ipoeirinha.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a reforma e ampliação da Praça de Ipoeirinha.</t>
+  </si>
+  <si>
+    <t>3322</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3322/ind_56_2026_mazinho_pavimentacao_cachorrinha.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a Pavimentação em Paralelepípedo em frente à igreja no Povoado de Cachorrinha, neste Município.</t>
+  </si>
+  <si>
+    <t>3325</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3325/indicacao_reforma_ampliacao_praca_tapera_elizane.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a reforma e ampliação da praça do Povoado de Tapera.</t>
+  </si>
+  <si>
+    <t>3327</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3327/ind_58_2026_cesar_reforma_praca_biblia.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a reforma da praça da Bíblia com a ampliação de parque infantil.</t>
+  </si>
+  <si>
+    <t>3328</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3328/ind_59_2026_luzia_contrucao_praca_jiboia.pdf</t>
+  </si>
+  <si>
+    <t>Indica a construção da praça no povoado de Jibóia, em Salgadália.</t>
+  </si>
+  <si>
+    <t>3329</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3329/ind_60_2026_marli_iluminacao_trcho_bandiacu_balagao.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal que realize a instalação de iluminação pública de Bandiaçu ao povoado Balagão.</t>
+  </si>
+  <si>
+    <t>3330</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3330/ind_61_2026_manu_apresentacao_antiprojeto.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao	Executivo	Municipal, a apresentação de Projeto de Lei .</t>
+  </si>
+  <si>
+    <t>3331</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3331/ind_62_2026_lindo_reforma_praca_maxixe.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Reforma da Praça do Maxixe</t>
+  </si>
+  <si>
+    <t>3332</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3332/ind_63_2026_robenilton_construcao_parque_memorial_palontologico.pdf</t>
+  </si>
+  <si>
+    <t>Indica  ao Prefeito Municipal a Construção do Parque memorial Paleontológico de Conceição do Coité</t>
+  </si>
+  <si>
+    <t>3333</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3333/ind_64_2026_ariel_encascalhamento_populares_sao_joao.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal encascalhamento populares a são joão</t>
+  </si>
+  <si>
+    <t>3334</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3334/ind_65_2026_dilton_pavimentacao_quarta_travessa_pampulha.pdf</t>
+  </si>
+  <si>
+    <t>INDICA a conclusão da pavimentação da quarta travessa do Bairro da Pampulha.</t>
+  </si>
+  <si>
+    <t>3337</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3337/ind_66_2026_cesar_pavimentacao_oziel_lima.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal a pavimentação da Rua Oziel Lima, 1º Travessa Gravatá, situada no bairro Alto São João, neste Município.</t>
+  </si>
+  <si>
+    <t>3340</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3340/ind_67_2026_leo_pavimentacao_rua_jose_pio.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a pavimentação da Rua José Pio dos Santos, Bairro Marajoara.</t>
+  </si>
+  <si>
+    <t>3341</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3341/ind_68_2026_luzia_aquisicao_veiculo_saude.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal destinação de um veículo para Tratamento_x000D_
+Fora do Domicílio (TFD) em Salgadália.</t>
+  </si>
+  <si>
+    <t>3342</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3342/ind_69_2026_vagen_reforma_praca_aroeira.pdf</t>
+  </si>
+  <si>
+    <t>Reforma, ampliação e revitalização da  Praça  do Distrito de Aroeira, neste Município, (Conceição do Coite-Ba).</t>
+  </si>
+  <si>
+    <t>3343</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3343/ind_70_2026_manu_secretaria_mulher.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a criação da Secretaria da Mulher neste município.</t>
+  </si>
+  <si>
+    <t>3345</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3345/ind_71_2026_elizane_construcao_complexo_distrito_almas.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a construção de um Complexo Esportivo no Distrito de Almas.</t>
+  </si>
+  <si>
+    <t>3347</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3347/ind_72_2026_lindo_construcao_praca_pedras.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal a construção da praça na comunidade de Pedras nesse Município.</t>
+  </si>
+  <si>
+    <t>3351</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3351/ind_73_2026_elizane_indica_construcao_praca_domingos.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a construção de uma praça no povoado de Domingos.</t>
+  </si>
+  <si>
+    <t>3352</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3352/ind_74_2026_dilton_construcao_praca_amorasa.pdf</t>
+  </si>
+  <si>
+    <t>INDICA  a construção da Praça do Povoado de Amorosa, com parque infantil.</t>
+  </si>
+  <si>
+    <t>3355</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3355/ind_75_2026_robenilton_pavimentacao_rua_nova_america.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a pavimentação  da Rua  principal  de Nova América,</t>
+  </si>
+  <si>
+    <t>3356</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3356/ind_76_2026_cesar_pavimentacao_rua_braulio_santos.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal a pavimentação da rua Bráulio dos Santos, situada no bairro Alto São João.</t>
+  </si>
+  <si>
+    <t>3358</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3358/ind_77_2026_leo_funcionamento_posto_saude.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal o funcionamento das Unidades de Saúde da Família (USF) na sede e distritos até às 21h em dias alternados.</t>
+  </si>
+  <si>
+    <t>3359</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3359/ind_78_2026_beto_construcao_praca_nova_palmares.pdf</t>
+  </si>
+  <si>
+    <t>Indica construção de uma praça no povoado de Nova Palmares</t>
+  </si>
+  <si>
+    <t>3380</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3380/ind_79_2026_mazinho_reforma_campo_domingos.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a Reforma e Ampliação do Campo de Futebol do Povoado de Domingos.</t>
+  </si>
+  <si>
+    <t>3386</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3386/ind_80_2026_marli_reforma_usf_bandiacu.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que realize a reforma e ampliação da USF,  no distrito de Bandiaçu.</t>
+  </si>
+  <si>
+    <t>3387</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3387/ind_80_2026_jai_contrucao_praca_vila_cheba.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo contrução da praça na Vila Cheba</t>
+  </si>
+  <si>
+    <t>3397</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3397/ind_82_2025_dilton_reforma_praca_bairro_cruzeiro.pdf</t>
+  </si>
+  <si>
+    <t>Indica  a reforma da Praça do Bairro do Cruzeiro, com ampliação do parque infantil.</t>
+  </si>
+  <si>
+    <t>3398</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3398/ind_83_2026_dilton_pavimentacao_rua_nova.pdf</t>
+  </si>
+  <si>
+    <t>Indica  a pavimentação da Rua Nova Esperança.</t>
+  </si>
+  <si>
+    <t>3399</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3399/ind_84_2026_marli_contrucao_do_caps_ad.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Construção do CAPS AD no  Município de Conceição do Coité – BA.</t>
+  </si>
+  <si>
+    <t>3400</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3400/ind_85_2026_mazinho_reforma_quadra_domingos.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a Reforma da Quadra Poliesportiva do Povoado de Domingos.</t>
+  </si>
+  <si>
+    <t>3401</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3401/ind_86_2026_elizane_reforma_praca_terra_nova.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a reforma e ampliação da praça do bairro Terra Nova.</t>
+  </si>
+  <si>
+    <t>3402</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3402/ind_87_2026_robenilton_pavimentacao_rua_sifronio.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal a pavimentação em Paralelepípedo da Rua Sifronio Anacleto, no Bairro da Jaqueira.</t>
+  </si>
+  <si>
+    <t>3407</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3407/ind_88_2026_lindo_construcao_praca_fazenda_tanque.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal a construção da praça na Fazenda Tanque no distrito de Juazeirinho.</t>
+  </si>
+  <si>
+    <t>3410</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3410/ind_89_2026_jai_passagem_molhada_claros.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a construção de uma passagem molhada no Riacho Salgado no povoado dos Claros, neste município</t>
+  </si>
+  <si>
+    <t>3413</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3413/ind_90_206_leo_pavimentacao_rua_brasilio_cunha.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a pavimentação da Rua Brasilino dos Santos Cunha, Bairro Vila Rica.</t>
+  </si>
+  <si>
+    <t>3414</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3414/ind91_2026_luzia_pavimentacao_1atravessa_matadouro_salgadalia.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a pavimentação da 1ª Travessa do Matadouro.</t>
+  </si>
+  <si>
+    <t>3425</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3425/construcao_de_uma_praca_no_bairro_nova_esperanca2c_neste_municipio_de_conceicao_do_coite_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a Construção de uma Praça no Bairro Nova Esperança, neste Município de Conceição do Coite - Ba</t>
+  </si>
+  <si>
+    <t>3426</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3426/construcao_de_uma_praca_no_bairro_mansao_pai_bico2c_neste_municipio_de_conceicao_do_coite_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a Construção de uma Praça no Bairro Mansão Pai Bico, neste Município de Conceição do Coite – Ba</t>
+  </si>
+  <si>
+    <t>3429</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3429/reforma_do_centro_comercial_do_distrito_de_juazeirinho.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a reforma do Centro Comercial do Distrito de Juazeirinho, neste município.</t>
+  </si>
+  <si>
+    <t>3433</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3433/ind_95_2026_mazinho_iluminacaao_campo_tapera.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a instalação de iluminação Pública no Campo de Futebol do povoado da Tapera, neste Município.</t>
+  </si>
+  <si>
+    <t>3434</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3434/ind_96_2026_elizane_pavimentacao_2_travessa_sergio_ramos.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a pavimentação com paralelepípedo da 2ª Travessa Sérgio Ramos Guimarães, no bairro Vila Real.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -654,68 +2722,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3213/req_01_2026_ariel_mocao_aplauso_acov.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3214/req_02_2026_ariel_mocao_aplausos_congregacao_batista_goiabeira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3215/ind_01_2026_beto_contrucao_praca_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3216/ind_02_2026_beto_reforma_praca_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3217/ind_03_2026_pavimentacao_estrada__piata.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3218/ind_04_2026_beto_passagem_molhada_baton.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3219/ind_05_2026_bet_constrcao_centrod_abastecimento_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3220/ind_06_2026_beto_construcao_campo_society_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3221/pavimentacao_rua_joao_de_camilo_bandarrinha_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3222/ind_08_2026_beto_reforma_praca_vargem.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3223/ind_09_2026_beto_reforma_praca_baton.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3224/ind_10_2026_beto_constrcao_posto_saude_caruaru.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3225/ind_11_2026_beto_pavimentacao_caruaru.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3226/ind_12_2026_vagner_construcao_praca_vila_brasil.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3227/ind_13_2026_cesar_reforma_praca_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3228/ind_14_2026_beto_pavimentacao_rua_jose_germano.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3229/ind_15_2026_vagner_reforma_praca_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3230/ind_16_2026_vagner_pavimentacao_rua_normando_lopes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3231/ind_17_2026_vagner_pavimentacao_estrada_sede_cemiterio_novo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3232/ind_18_2026_vagner_pavimentacao_distrito_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3233/ind_19_2026_vagner_construcao_complexo_esportivo_aroeira.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3246/plc_01_2026_fixa_psio_salarial_acs_aces.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3249/plc_02_206_executivo_fixa_salario_minimo_servidores_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3306/plc_03_2026_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3307/plc_04_2026_executivo_fixa_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3323/plc_058_2025_e3xecutivo_altera_lei_103.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3361/plc_06_2026_executivo_criacao_cargos_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3366/plc_07_2026_mesa_altera_lei_000129.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3237/plo_01_2026_executivo_reducao_carga_horaria_servidores_tea.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3260/plo_02_2026_vagner_oifializa_altera_denominacao_avenida.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3274/plo_03_2026_dilton_denomina_concentracao_micareta.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3308/plo_04_2026_executivo_altera_lei_1114.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3344/plo_05_2026_lindo_reconhece_pascoelinha_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3350/plo_06_2026_robenilton_instituicao_bandeiras_distrito.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3357/plo_07_2026_marli_reconhece_rapa_patrimonio_cultura.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3365/plo_08_2026_ariel_rup_associacao_judo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3371/plo_09_2026_jai_reconhce_patrimonio_cultura_salgadalia_substituicao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3372/plo_10_2026_executivo_altera_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3374/plo_11_2026_lindo_rup_associacao_comunitaria_fazenda_correia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3375/plo_12_2026_lindo_rup_associacao_fazenda_ladeira.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3378/plo_13_2026_executivo_ldo_2027_susbstituicao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3389/plo_14_2026_exeucito_autoriza_operacao_credito.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3392/avenida_goiabeira_03_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3403/plo_16_2026_lindo_rup_associacao_desenvolvimento_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3404/plo_17_2026_lindo_rup_associacao_morados_mancambira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3405/plo_18_2026_executivo_dispoe_desafetacao_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3427/plo_19_2026_dilton_reconhece_vaqueros_coiteense_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3428/plo_20_2026_dilton_reconhece_calvagadas_sertanejas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3436/plo_21_2026_leo_servico_embalagns.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3437/plo_22_2026_leo_dispoe_obrigatoriedade_qr_code.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3440/plo_23_2026_jai_denomina_recepcao_da_camara.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3300/rf_pdl_01_2026_trofeu_idalice_mascarenhas_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3310/pdl_02_2026_jai_tc_maria_aparecida_vieira_teixeira_corrijido.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3326/pdl_03_2025_elizane_tc_heloisa_gomes.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3346/pdl_04_2026_mesa_eleicao_da_mesa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3390/rf_05_pdl_2026_trofeu_zequinha_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3393/pdl_06_2026_lindo_medalha_merito_educacional.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3411/pdl_07_2026_jai_tc_silvana_janott.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3273/pr_01_2026_mesa_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3339/pr_02_2026_mesa_quarentena.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3394/pr_03_2026_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3244/emenda_01_2026_robenilton_plo_01__000060.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3213/req_01_2026_ariel_mocao_aplauso_acov.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3214/req_02_2026_ariel_mocao_aplausos_congregacao_batista_goiabeira.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3236/req_03_2026_luzia_mocao_aplauso_clara_simoes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3238/conceicao_do_coite_-_bahia.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3240/req_05_2026_mocao_aplauso_terco_homens_goiabeira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3241/req_06_2026_ariel_mocao_aplauso_igreja_assembleia_goiabeira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3242/req_07_2026_leo_mocao_aplauso_jose_conceicao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3247/req_08_2026_plc_01_2026_tramitacao_especial.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3248/req_09_2026_luzia_mocao_aplauso_grupo_senhora_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3251/req_11_2026_lindo_mocao_aplauso_padre_ricardo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3252/req_12_2026_ariel_mocao_aplauso_cavaleiro_troianos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3253/req_13_2026_parlamentares_req_11_2026_000079.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3254/req_14_2026_lindo_mocao_aplauso_atleta_soraia_silva.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3255/req_15_2026_manu_mocao_aplauso_sindicato_rural.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3256/req_16_2026_jai_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3261/req_17_2026_luzia_mocao_aplauso_grupo_senhora_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3262/req_18_2026_manu_trofeu_idalice_maria_bernadete.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3263/req_19_2026_dilton_mocao_pesar_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3264/oficio_n.o_022-2026-gp-camara.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3265/req_212026_luzia_trofeu_idalicde_maria_joaquina.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3266/requerimento_trofeu_idalice_indicacao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3268/req_23_2026_dilton_trofeu_idalice_alexandra.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3269/req_24_2026_lindo_trofeu_idalice__valdomira.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3270/req_25_2026_lindo_trofeu_idalice__adeane.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3271/req_26_2026_ariel_trofeu_idalice_fabiana.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3272/req_27_2026_dilton_mocao_aplauso_natal_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3275/req_28_2026_leo_trofeu_idalice_maria_lourdes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3276/indicacao_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3277/req_30_2026_cesar_trofeu_idalice_vandira_ferreira.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3278/requerimento_trofeu_idalice_indicacao_adriana_elizane.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3279/req_32_2026_vagner_trofeu_idalice_alice_saturnina.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3280/req_33_2026_marli_troque_idalice_irineia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3281/req__34_2026_lideres_plo_03_000083.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3282/req_35_2026_robenilton_trofeu_idalice_laura_pinto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3286/req_36_2026_manu_mocao_aplauso_davi_macedo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3296/req_37_2026_acordo_tramitacao_plo_85_000090.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3302/req_38_2026_lindo_mocao_aplauso_tenete_maria_parecdida.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3305/req_39_2026_acordo_req_38_000092.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3315/req_40__2026_robenilton_solicita_informacoes_acs.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3321/req_41_2026_manu_mocaoaplauso_esmeraldo_lopes.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3335/req_42_2026_jai_mocao_aplauso_juiza_silvana.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3336/req_43_2026_acordo_lideres_req_42_000119.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3338/req_44_2026_jai_mocao_aplauso_juiza_loren.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3348/req_45_2026_jai_mocao_aplauso_dr_gerivaldo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3349/req_46_2026_elizane_mocao_aplasuo_eusa_narrativa_negras.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3353/req_47_2026_acordo_plo_05_000123.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3354/req_48_2026_elizane_trofeu_zequinha_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3360/req_49_2026_beto_trofeu_zequinha_silverio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3362/req_50_2026_robenilton_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3363/req_51_2026_ariel_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3364/req___2026_ja_indicacao_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3367/req_53_2026_luzia__trofeu_zequinha_neide.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3368/req_54_2026_jai_mocao_aplauso_dr_salomao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3369/req_55_2026_lindo_trofeu_zequinha_adriana.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3370/req_56_2026_marli_trofeu_zequinha_rafaela.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3373/req_50_2026_dilton_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3376/req_58_2026_manu_trofeu_zequinha_ze_carneiro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3377/req_59_2026_leo_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3379/req_60_2026_mazinho_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3381/req_61_urbano_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3382/req_62_2026_vagner_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3383/req_63_mocao_aplausos_caecdt.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3384/req_64_2026_dilton_mocao_aplausos_valdir.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3385/req_65_2026_dilton_mocao_alausos_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3391/req_66_2026_mocao_aplausos_taciane.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3395/req_67_2026_acordfo_tramitacao_pdl_06_2026_000141.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3396/req_68_2026_mocao_aplauso_brigada_voluntaria_anjos_da_vida.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3406/req__2026_jai_mocao_aplauso_campeonato_rural_salgadense_000146.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3408/req_70_2026_lindo_mocao_aplauso_gupo_coite_ayalla.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3409/req_71_2026_lindo_mocao_aplauso_lais_patina_coite.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3412/req_72_2026_marli_relacao_nominal_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3430/req_73_2026_mocao_aplauso_taun_grupo_patina.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3431/req_marli_audiencia.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3432/mocao_aplauso_cavalgada_amigos_sela_almas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3435/req_76_2026_jai_trofeu_merido_municipal.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3439/req__77_2026_jai_mocao_pesar_luciana_araujo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3441/req_78_2026_dilton_merito_municipal_sizinia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3442/req_79_2026_manu_mocao_aplausos_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3215/ind_01_2026_beto_contrucao_praca_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3216/ind_02_2026_beto_reforma_praca_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3217/ind_03_2026_beto_pavimentacao_estrada__piata.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3218/ind_04_2026_beto_passagem_molhada_baton.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3219/ind_05_2026_bet_constrcao_centrod_abastecimento_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3220/ind_06_2026_beto_construcao_campo_society_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3221/ind_07_2026_beto_pavimentacao_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3222/ind_08_2026_beto_reforma_praca_vargem.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3223/ind_09_2026_beto_reforma_praca_baton.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3224/ind_10_2026_beto_constrcao_posto_saude_caruaru.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3225/ind_11_2026_beto_pavimentacao_caruaru.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3226/ind_12_2026_vagner_construcao_praca_vila_brasil.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3227/ind_13_2026_cesar_reforma_praca_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3228/ind_14_2026_beto_pavimentacao_rua_jose_germano.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3229/ind_15_2026_vagner_reforma_praca_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3230/ind_16_2026_vagner_pavimentacao_rua_normando_lopes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3231/ind_17_2026_vagner_pavimentacao_estrada_sede_cemiterio_novo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3232/ind_18_2026_vagner_pavimentacao_distrito_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3233/ind_19_2026_vagner_construcao_complexo_esportivo_aroeira.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3234/ind_20_2026_beto_pavimentacao_rua_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3235/ind_21_2026_leo_reforma_praca_caruaru.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3239/ind_22_2026_manu_instalacao_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3243/ind_23_2026_manu_construcao_da_praca_alto_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3245/ind_24_2026_dilton_pavimentacao_rua_ruinha_morro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3257/ind_25_2026__mazinho_pavimentacao_rua_antonio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3258/ind_26_2026_lindo_reforma_praca_onca.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3259/ind_27_2026_lindo_reforma_praca_juazeinho.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3267/ind_28_2026_beto_pavimentacao_santa_rosa_rua_davi_lopes.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3283/ind_29_2026_robenilton_termo_coperacao_tecnica.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3284/ind_30_2026_lindo_reforma_praca_lagoa_meio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3285/doc_indicacao_reforma_praca_dist_goiabeira..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3287/ind_32_2026_mazinho_pavimentacao_joao_souza.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3288/ind_33_2026_leo_construcao_praca_barreiros.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3289/ind_34_2026_dilton_construcao_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3290/ind_35_2026._dilton_construcao_complexo_esportivo_fluminense.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3291/ind_36_2026_dilton_pavimentacao_antonio_silva.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3292/ind_37_2026_ariel_reforma_praca_malhador.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3293/ind_38_2026_ariel_reforma_praca_cabeceiras.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3294/ind_39_2026_ariel_reforma_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3295/ind_40_2026_ariel_reforma_praca_patos.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3297/ind_41_2025_cesar_reforma_acougue_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3298/ind_42_2026_cesar_reforma_posto_saude_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3299/ind_43_2026_marli_ampliacao_escola_arlindo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3301/ind_44_2026_luzia_pavimentacao_rua_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3303/ind_elizane_2026_01_reforma_praca_sao_roque_elizane_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3304/lei_grh_itamar_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3311/ind_47_2026_cesar_reforma_praca_biblia.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3312/ind_48_2026_manu_pavimentacao_rua_teodoro_ramos.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3313/ind_49_2026_urbano_pavimentacao_rua_chico_mendes_nova_palmares_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3314/ind_50_2026_leo_portal_cidade.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3316/ind_51_2026_ariel_construcao_praca_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3317/ind_52_2026_ariel_encascalhemanto_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3318/ind_53_2026_marli_reforma_estadio_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3319/ind_54_2026_leo_drenagem_rede_esgoto.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3320/ind_55_2026_elizane_reforma_praca_ipoeirinha.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3322/ind_56_2026_mazinho_pavimentacao_cachorrinha.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3325/indicacao_reforma_ampliacao_praca_tapera_elizane.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3327/ind_58_2026_cesar_reforma_praca_biblia.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3328/ind_59_2026_luzia_contrucao_praca_jiboia.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3329/ind_60_2026_marli_iluminacao_trcho_bandiacu_balagao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3330/ind_61_2026_manu_apresentacao_antiprojeto.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3331/ind_62_2026_lindo_reforma_praca_maxixe.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3332/ind_63_2026_robenilton_construcao_parque_memorial_palontologico.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3333/ind_64_2026_ariel_encascalhamento_populares_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3334/ind_65_2026_dilton_pavimentacao_quarta_travessa_pampulha.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3337/ind_66_2026_cesar_pavimentacao_oziel_lima.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3340/ind_67_2026_leo_pavimentacao_rua_jose_pio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3341/ind_68_2026_luzia_aquisicao_veiculo_saude.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3342/ind_69_2026_vagen_reforma_praca_aroeira.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3343/ind_70_2026_manu_secretaria_mulher.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3345/ind_71_2026_elizane_construcao_complexo_distrito_almas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3347/ind_72_2026_lindo_construcao_praca_pedras.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3351/ind_73_2026_elizane_indica_construcao_praca_domingos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3352/ind_74_2026_dilton_construcao_praca_amorasa.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3355/ind_75_2026_robenilton_pavimentacao_rua_nova_america.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3356/ind_76_2026_cesar_pavimentacao_rua_braulio_santos.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3358/ind_77_2026_leo_funcionamento_posto_saude.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3359/ind_78_2026_beto_construcao_praca_nova_palmares.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3380/ind_79_2026_mazinho_reforma_campo_domingos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3386/ind_80_2026_marli_reforma_usf_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3387/ind_80_2026_jai_contrucao_praca_vila_cheba.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3397/ind_82_2025_dilton_reforma_praca_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3398/ind_83_2026_dilton_pavimentacao_rua_nova.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3399/ind_84_2026_marli_contrucao_do_caps_ad.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3400/ind_85_2026_mazinho_reforma_quadra_domingos.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3401/ind_86_2026_elizane_reforma_praca_terra_nova.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3402/ind_87_2026_robenilton_pavimentacao_rua_sifronio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3407/ind_88_2026_lindo_construcao_praca_fazenda_tanque.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3410/ind_89_2026_jai_passagem_molhada_claros.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3413/ind_90_206_leo_pavimentacao_rua_brasilio_cunha.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3414/ind91_2026_luzia_pavimentacao_1atravessa_matadouro_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3425/construcao_de_uma_praca_no_bairro_nova_esperanca2c_neste_municipio_de_conceicao_do_coite_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3426/construcao_de_uma_praca_no_bairro_mansao_pai_bico2c_neste_municipio_de_conceicao_do_coite_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3429/reforma_do_centro_comercial_do_distrito_de_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3433/ind_95_2026_mazinho_iluminacaao_campo_tapera.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3434/ind_96_2026_elizane_pavimentacao_2_travessa_sergio_ramos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H22"/>
+  <dimension ref="A1:H217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="16.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="127.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="32.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="180.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="158.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -760,559 +2828,5800 @@
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>22</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
         <v>42</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="F9" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="F10" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="F11" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="F12" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>55</v>
       </c>
       <c r="H12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" t="s">
+        <v>43</v>
+      </c>
+      <c r="F13" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H13" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>42</v>
+      </c>
+      <c r="E15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15" t="s">
         <v>66</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="F15" t="s">
+      <c r="G15" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>70</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" t="s">
         <v>71</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="F16" t="s">
+      <c r="G16" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>75</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>77</v>
       </c>
       <c r="H17" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>80</v>
       </c>
       <c r="D18" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="F18" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H18" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>84</v>
       </c>
       <c r="D19" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="F19" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H19" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>88</v>
       </c>
       <c r="D20" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E20" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="F20" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H20" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>91</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>92</v>
       </c>
       <c r="D21" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E21" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="F21" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>93</v>
       </c>
       <c r="H21" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>95</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>96</v>
       </c>
       <c r="D22" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E22" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="F22" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H22" t="s">
         <v>98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" t="s">
+        <v>42</v>
+      </c>
+      <c r="E23" t="s">
+        <v>43</v>
+      </c>
+      <c r="F23" t="s">
+        <v>62</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H23" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>104</v>
+      </c>
+      <c r="D24" t="s">
+        <v>42</v>
+      </c>
+      <c r="E24" t="s">
+        <v>43</v>
+      </c>
+      <c r="F24" t="s">
+        <v>58</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>108</v>
+      </c>
+      <c r="D25" t="s">
+        <v>42</v>
+      </c>
+      <c r="E25" t="s">
+        <v>43</v>
+      </c>
+      <c r="F25" t="s">
+        <v>58</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H25" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>112</v>
+      </c>
+      <c r="D26" t="s">
+        <v>42</v>
+      </c>
+      <c r="E26" t="s">
+        <v>43</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H26" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>115</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>116</v>
+      </c>
+      <c r="D27" t="s">
+        <v>42</v>
+      </c>
+      <c r="E27" t="s">
+        <v>43</v>
+      </c>
+      <c r="F27" t="s">
+        <v>51</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H27" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>120</v>
+      </c>
+      <c r="D28" t="s">
+        <v>42</v>
+      </c>
+      <c r="E28" t="s">
+        <v>43</v>
+      </c>
+      <c r="F28" t="s">
+        <v>51</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H28" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>124</v>
+      </c>
+      <c r="D29" t="s">
+        <v>42</v>
+      </c>
+      <c r="E29" t="s">
+        <v>43</v>
+      </c>
+      <c r="F29" t="s">
+        <v>125</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H29" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>129</v>
+      </c>
+      <c r="D30" t="s">
+        <v>42</v>
+      </c>
+      <c r="E30" t="s">
+        <v>43</v>
+      </c>
+      <c r="F30" t="s">
+        <v>125</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H30" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>132</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>133</v>
+      </c>
+      <c r="D31" t="s">
+        <v>42</v>
+      </c>
+      <c r="E31" t="s">
+        <v>43</v>
+      </c>
+      <c r="F31" t="s">
+        <v>76</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H31" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>136</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" t="s">
+        <v>137</v>
+      </c>
+      <c r="E32" t="s">
+        <v>138</v>
+      </c>
+      <c r="F32" t="s">
+        <v>139</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H32" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>142</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" t="s">
+        <v>137</v>
+      </c>
+      <c r="E33" t="s">
+        <v>138</v>
+      </c>
+      <c r="F33" t="s">
+        <v>76</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H33" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>145</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" t="s">
+        <v>137</v>
+      </c>
+      <c r="E34" t="s">
+        <v>138</v>
+      </c>
+      <c r="F34" t="s">
+        <v>146</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H34" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>149</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>26</v>
+      </c>
+      <c r="D35" t="s">
+        <v>137</v>
+      </c>
+      <c r="E35" t="s">
+        <v>138</v>
+      </c>
+      <c r="F35" t="s">
+        <v>22</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H35" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>152</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>30</v>
+      </c>
+      <c r="D36" t="s">
+        <v>137</v>
+      </c>
+      <c r="E36" t="s">
+        <v>138</v>
+      </c>
+      <c r="F36" t="s">
+        <v>58</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H36" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>155</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>34</v>
+      </c>
+      <c r="D37" t="s">
+        <v>137</v>
+      </c>
+      <c r="E37" t="s">
+        <v>138</v>
+      </c>
+      <c r="F37" t="s">
+        <v>58</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H37" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>158</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" t="s">
+        <v>137</v>
+      </c>
+      <c r="E38" t="s">
+        <v>138</v>
+      </c>
+      <c r="F38" t="s">
+        <v>76</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H38" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" t="s">
+        <v>162</v>
+      </c>
+      <c r="E39" t="s">
+        <v>163</v>
+      </c>
+      <c r="F39" t="s">
+        <v>22</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H39" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>166</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" t="s">
+        <v>162</v>
+      </c>
+      <c r="E40" t="s">
+        <v>163</v>
+      </c>
+      <c r="F40" t="s">
+        <v>22</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H40" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>169</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>21</v>
+      </c>
+      <c r="D41" t="s">
+        <v>162</v>
+      </c>
+      <c r="E41" t="s">
+        <v>163</v>
+      </c>
+      <c r="F41" t="s">
+        <v>22</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H41" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" t="s">
+        <v>173</v>
+      </c>
+      <c r="E42" t="s">
+        <v>174</v>
+      </c>
+      <c r="F42" t="s">
+        <v>62</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H42" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>177</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" t="s">
+        <v>178</v>
+      </c>
+      <c r="E43" t="s">
+        <v>179</v>
+      </c>
+      <c r="F43" t="s">
+        <v>71</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H43" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>182</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D44" t="s">
+        <v>178</v>
+      </c>
+      <c r="E44" t="s">
+        <v>179</v>
+      </c>
+      <c r="F44" t="s">
+        <v>71</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H44" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>185</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>21</v>
+      </c>
+      <c r="D45" t="s">
+        <v>178</v>
+      </c>
+      <c r="E45" t="s">
+        <v>179</v>
+      </c>
+      <c r="F45" t="s">
+        <v>186</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H45" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>189</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>26</v>
+      </c>
+      <c r="D46" t="s">
+        <v>178</v>
+      </c>
+      <c r="E46" t="s">
+        <v>179</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H46" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>192</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>30</v>
+      </c>
+      <c r="D47" t="s">
+        <v>178</v>
+      </c>
+      <c r="E47" t="s">
+        <v>179</v>
+      </c>
+      <c r="F47" t="s">
+        <v>71</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H47" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>195</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>34</v>
+      </c>
+      <c r="D48" t="s">
+        <v>178</v>
+      </c>
+      <c r="E48" t="s">
+        <v>179</v>
+      </c>
+      <c r="F48" t="s">
+        <v>71</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H48" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>198</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49" t="s">
+        <v>178</v>
+      </c>
+      <c r="E49" t="s">
+        <v>179</v>
+      </c>
+      <c r="F49" t="s">
+        <v>125</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H49" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>201</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>70</v>
+      </c>
+      <c r="D50" t="s">
+        <v>178</v>
+      </c>
+      <c r="E50" t="s">
+        <v>179</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H50" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>204</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>75</v>
+      </c>
+      <c r="D51" t="s">
+        <v>178</v>
+      </c>
+      <c r="E51" t="s">
+        <v>179</v>
+      </c>
+      <c r="F51" t="s">
+        <v>186</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H51" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>207</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>80</v>
+      </c>
+      <c r="D52" t="s">
+        <v>178</v>
+      </c>
+      <c r="E52" t="s">
+        <v>179</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H52" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>210</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>84</v>
+      </c>
+      <c r="D53" t="s">
+        <v>178</v>
+      </c>
+      <c r="E53" t="s">
+        <v>179</v>
+      </c>
+      <c r="F53" t="s">
+        <v>58</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H53" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>213</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>88</v>
+      </c>
+      <c r="D54" t="s">
+        <v>178</v>
+      </c>
+      <c r="E54" t="s">
+        <v>179</v>
+      </c>
+      <c r="F54" t="s">
+        <v>71</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H54" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>216</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>92</v>
+      </c>
+      <c r="D55" t="s">
+        <v>178</v>
+      </c>
+      <c r="E55" t="s">
+        <v>179</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H55" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>219</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>96</v>
+      </c>
+      <c r="D56" t="s">
+        <v>178</v>
+      </c>
+      <c r="E56" t="s">
+        <v>179</v>
+      </c>
+      <c r="F56" t="s">
+        <v>58</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H56" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>222</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D57" t="s">
+        <v>178</v>
+      </c>
+      <c r="E57" t="s">
+        <v>179</v>
+      </c>
+      <c r="F57" t="s">
+        <v>223</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H57" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>226</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>104</v>
+      </c>
+      <c r="D58" t="s">
+        <v>178</v>
+      </c>
+      <c r="E58" t="s">
+        <v>179</v>
+      </c>
+      <c r="F58" t="s">
+        <v>76</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H58" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>229</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>108</v>
+      </c>
+      <c r="D59" t="s">
+        <v>178</v>
+      </c>
+      <c r="E59" t="s">
+        <v>179</v>
+      </c>
+      <c r="F59" t="s">
+        <v>186</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H59" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>232</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>112</v>
+      </c>
+      <c r="D60" t="s">
+        <v>178</v>
+      </c>
+      <c r="E60" t="s">
+        <v>179</v>
+      </c>
+      <c r="F60" t="s">
+        <v>223</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H60" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>235</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>116</v>
+      </c>
+      <c r="D61" t="s">
+        <v>178</v>
+      </c>
+      <c r="E61" t="s">
+        <v>179</v>
+      </c>
+      <c r="F61" t="s">
+        <v>51</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H61" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>238</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>120</v>
+      </c>
+      <c r="D62" t="s">
+        <v>178</v>
+      </c>
+      <c r="E62" t="s">
+        <v>179</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H62" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>241</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>124</v>
+      </c>
+      <c r="D63" t="s">
+        <v>178</v>
+      </c>
+      <c r="E63" t="s">
+        <v>179</v>
+      </c>
+      <c r="F63" t="s">
+        <v>186</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H63" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>244</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>129</v>
+      </c>
+      <c r="D64" t="s">
+        <v>178</v>
+      </c>
+      <c r="E64" t="s">
+        <v>179</v>
+      </c>
+      <c r="F64" t="s">
+        <v>245</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H64" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>248</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>133</v>
+      </c>
+      <c r="D65" t="s">
+        <v>178</v>
+      </c>
+      <c r="E65" t="s">
+        <v>179</v>
+      </c>
+      <c r="F65" t="s">
+        <v>51</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H65" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>251</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>252</v>
+      </c>
+      <c r="D66" t="s">
+        <v>178</v>
+      </c>
+      <c r="E66" t="s">
+        <v>179</v>
+      </c>
+      <c r="F66" t="s">
+        <v>58</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H66" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>255</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>256</v>
+      </c>
+      <c r="D67" t="s">
+        <v>178</v>
+      </c>
+      <c r="E67" t="s">
+        <v>179</v>
+      </c>
+      <c r="F67" t="s">
+        <v>257</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H67" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>260</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>261</v>
+      </c>
+      <c r="D68" t="s">
+        <v>178</v>
+      </c>
+      <c r="E68" t="s">
+        <v>179</v>
+      </c>
+      <c r="F68" t="s">
+        <v>71</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H68" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>264</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>265</v>
+      </c>
+      <c r="D69" t="s">
+        <v>178</v>
+      </c>
+      <c r="E69" t="s">
+        <v>179</v>
+      </c>
+      <c r="F69" t="s">
+        <v>51</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H69" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>268</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>269</v>
+      </c>
+      <c r="D70" t="s">
+        <v>178</v>
+      </c>
+      <c r="E70" t="s">
+        <v>179</v>
+      </c>
+      <c r="F70" t="s">
+        <v>125</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H70" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>272</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>273</v>
+      </c>
+      <c r="D71" t="s">
+        <v>178</v>
+      </c>
+      <c r="E71" t="s">
+        <v>179</v>
+      </c>
+      <c r="F71" t="s">
+        <v>274</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H71" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>277</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>278</v>
+      </c>
+      <c r="D72" t="s">
+        <v>178</v>
+      </c>
+      <c r="E72" t="s">
+        <v>179</v>
+      </c>
+      <c r="F72" t="s">
+        <v>279</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H72" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>282</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>283</v>
+      </c>
+      <c r="D73" t="s">
+        <v>178</v>
+      </c>
+      <c r="E73" t="s">
+        <v>179</v>
+      </c>
+      <c r="F73" t="s">
+        <v>146</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H73" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>286</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>287</v>
+      </c>
+      <c r="D74" t="s">
+        <v>178</v>
+      </c>
+      <c r="E74" t="s">
+        <v>179</v>
+      </c>
+      <c r="F74" t="s">
+        <v>47</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H74" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>290</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>291</v>
+      </c>
+      <c r="D75" t="s">
+        <v>178</v>
+      </c>
+      <c r="E75" t="s">
+        <v>179</v>
+      </c>
+      <c r="F75" t="s">
+        <v>66</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H75" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>294</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>295</v>
+      </c>
+      <c r="D76" t="s">
+        <v>178</v>
+      </c>
+      <c r="E76" t="s">
+        <v>179</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H76" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>298</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>299</v>
+      </c>
+      <c r="D77" t="s">
+        <v>178</v>
+      </c>
+      <c r="E77" t="s">
+        <v>179</v>
+      </c>
+      <c r="F77" t="s">
+        <v>62</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H77" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>302</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>303</v>
+      </c>
+      <c r="D78" t="s">
+        <v>178</v>
+      </c>
+      <c r="E78" t="s">
+        <v>179</v>
+      </c>
+      <c r="F78" t="s">
+        <v>223</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H78" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>306</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>307</v>
+      </c>
+      <c r="D79" t="s">
+        <v>178</v>
+      </c>
+      <c r="E79" t="s">
+        <v>179</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H79" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>310</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>311</v>
+      </c>
+      <c r="D80" t="s">
+        <v>178</v>
+      </c>
+      <c r="E80" t="s">
+        <v>179</v>
+      </c>
+      <c r="F80" t="s">
+        <v>76</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H80" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>314</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>315</v>
+      </c>
+      <c r="D81" t="s">
+        <v>178</v>
+      </c>
+      <c r="E81" t="s">
+        <v>179</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H81" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>318</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>319</v>
+      </c>
+      <c r="D82" t="s">
+        <v>178</v>
+      </c>
+      <c r="E82" t="s">
+        <v>179</v>
+      </c>
+      <c r="F82" t="s">
+        <v>62</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H82" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>322</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>323</v>
+      </c>
+      <c r="D83" t="s">
+        <v>178</v>
+      </c>
+      <c r="E83" t="s">
+        <v>179</v>
+      </c>
+      <c r="F83" t="s">
+        <v>223</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H83" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>326</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>327</v>
+      </c>
+      <c r="D84" t="s">
+        <v>178</v>
+      </c>
+      <c r="E84" t="s">
+        <v>179</v>
+      </c>
+      <c r="F84" t="s">
+        <v>76</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H84" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>330</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>331</v>
+      </c>
+      <c r="D85" t="s">
+        <v>178</v>
+      </c>
+      <c r="E85" t="s">
+        <v>179</v>
+      </c>
+      <c r="F85" t="s">
+        <v>332</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H85" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>335</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>336</v>
+      </c>
+      <c r="D86" t="s">
+        <v>178</v>
+      </c>
+      <c r="E86" t="s">
+        <v>179</v>
+      </c>
+      <c r="F86" t="s">
+        <v>76</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H86" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>339</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>340</v>
+      </c>
+      <c r="D87" t="s">
+        <v>178</v>
+      </c>
+      <c r="E87" t="s">
+        <v>179</v>
+      </c>
+      <c r="F87" t="s">
+        <v>76</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H87" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>343</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>344</v>
+      </c>
+      <c r="D88" t="s">
+        <v>178</v>
+      </c>
+      <c r="E88" t="s">
+        <v>179</v>
+      </c>
+      <c r="F88" t="s">
+        <v>146</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H88" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>347</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>348</v>
+      </c>
+      <c r="D89" t="s">
+        <v>178</v>
+      </c>
+      <c r="E89" t="s">
+        <v>179</v>
+      </c>
+      <c r="F89" t="s">
+        <v>332</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H89" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>351</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>352</v>
+      </c>
+      <c r="D90" t="s">
+        <v>178</v>
+      </c>
+      <c r="E90" t="s">
+        <v>179</v>
+      </c>
+      <c r="F90" t="s">
+        <v>146</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H90" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>355</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>356</v>
+      </c>
+      <c r="D91" t="s">
+        <v>178</v>
+      </c>
+      <c r="E91" t="s">
+        <v>179</v>
+      </c>
+      <c r="F91" t="s">
+        <v>245</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H91" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>359</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>360</v>
+      </c>
+      <c r="D92" t="s">
+        <v>178</v>
+      </c>
+      <c r="E92" t="s">
+        <v>179</v>
+      </c>
+      <c r="F92" t="s">
+        <v>62</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H92" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>363</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>364</v>
+      </c>
+      <c r="D93" t="s">
+        <v>178</v>
+      </c>
+      <c r="E93" t="s">
+        <v>179</v>
+      </c>
+      <c r="F93" t="s">
+        <v>71</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H93" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>367</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>368</v>
+      </c>
+      <c r="D94" t="s">
+        <v>178</v>
+      </c>
+      <c r="E94" t="s">
+        <v>179</v>
+      </c>
+      <c r="F94" t="s">
+        <v>76</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H94" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>371</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>372</v>
+      </c>
+      <c r="D95" t="s">
+        <v>178</v>
+      </c>
+      <c r="E95" t="s">
+        <v>179</v>
+      </c>
+      <c r="F95" t="s">
+        <v>186</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H95" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>375</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>376</v>
+      </c>
+      <c r="D96" t="s">
+        <v>178</v>
+      </c>
+      <c r="E96" t="s">
+        <v>179</v>
+      </c>
+      <c r="F96" t="s">
+        <v>76</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H96" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>379</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>380</v>
+      </c>
+      <c r="D97" t="s">
+        <v>178</v>
+      </c>
+      <c r="E97" t="s">
+        <v>179</v>
+      </c>
+      <c r="F97" t="s">
+        <v>58</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H97" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>383</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>384</v>
+      </c>
+      <c r="D98" t="s">
+        <v>178</v>
+      </c>
+      <c r="E98" t="s">
+        <v>179</v>
+      </c>
+      <c r="F98" t="s">
+        <v>66</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H98" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>387</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>388</v>
+      </c>
+      <c r="D99" t="s">
+        <v>178</v>
+      </c>
+      <c r="E99" t="s">
+        <v>179</v>
+      </c>
+      <c r="F99" t="s">
+        <v>51</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H99" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>391</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>392</v>
+      </c>
+      <c r="D100" t="s">
+        <v>178</v>
+      </c>
+      <c r="E100" t="s">
+        <v>179</v>
+      </c>
+      <c r="F100" t="s">
+        <v>223</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H100" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>395</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>396</v>
+      </c>
+      <c r="D101" t="s">
+        <v>178</v>
+      </c>
+      <c r="E101" t="s">
+        <v>179</v>
+      </c>
+      <c r="F101" t="s">
+        <v>125</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H101" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>399</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>400</v>
+      </c>
+      <c r="D102" t="s">
+        <v>178</v>
+      </c>
+      <c r="E102" t="s">
+        <v>179</v>
+      </c>
+      <c r="F102" t="s">
+        <v>274</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H102" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>403</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>404</v>
+      </c>
+      <c r="D103" t="s">
+        <v>178</v>
+      </c>
+      <c r="E103" t="s">
+        <v>179</v>
+      </c>
+      <c r="F103" t="s">
+        <v>257</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H103" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>407</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>408</v>
+      </c>
+      <c r="D104" t="s">
+        <v>178</v>
+      </c>
+      <c r="E104" t="s">
+        <v>179</v>
+      </c>
+      <c r="F104" t="s">
+        <v>47</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H104" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>411</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>412</v>
+      </c>
+      <c r="D105" t="s">
+        <v>178</v>
+      </c>
+      <c r="E105" t="s">
+        <v>179</v>
+      </c>
+      <c r="F105" t="s">
+        <v>257</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H105" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>415</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>416</v>
+      </c>
+      <c r="D106" t="s">
+        <v>178</v>
+      </c>
+      <c r="E106" t="s">
+        <v>179</v>
+      </c>
+      <c r="F106" t="s">
+        <v>51</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H106" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>419</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>420</v>
+      </c>
+      <c r="D107" t="s">
+        <v>178</v>
+      </c>
+      <c r="E107" t="s">
+        <v>179</v>
+      </c>
+      <c r="F107" t="s">
+        <v>51</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H107" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>423</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>424</v>
+      </c>
+      <c r="D108" t="s">
+        <v>178</v>
+      </c>
+      <c r="E108" t="s">
+        <v>179</v>
+      </c>
+      <c r="F108" t="s">
+        <v>51</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H108" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>427</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>428</v>
+      </c>
+      <c r="D109" t="s">
+        <v>178</v>
+      </c>
+      <c r="E109" t="s">
+        <v>179</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H109" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>431</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>432</v>
+      </c>
+      <c r="D110" t="s">
+        <v>178</v>
+      </c>
+      <c r="E110" t="s">
+        <v>179</v>
+      </c>
+      <c r="F110" t="s">
+        <v>274</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H110" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>435</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>436</v>
+      </c>
+      <c r="D111" t="s">
+        <v>178</v>
+      </c>
+      <c r="E111" t="s">
+        <v>179</v>
+      </c>
+      <c r="F111" t="s">
+        <v>76</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H111" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>439</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>440</v>
+      </c>
+      <c r="D112" t="s">
+        <v>178</v>
+      </c>
+      <c r="E112" t="s">
+        <v>179</v>
+      </c>
+      <c r="F112" t="s">
+        <v>58</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H112" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>443</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>444</v>
+      </c>
+      <c r="D113" t="s">
+        <v>178</v>
+      </c>
+      <c r="E113" t="s">
+        <v>179</v>
+      </c>
+      <c r="F113" t="s">
+        <v>58</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H113" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>447</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>448</v>
+      </c>
+      <c r="D114" t="s">
+        <v>178</v>
+      </c>
+      <c r="E114" t="s">
+        <v>179</v>
+      </c>
+      <c r="F114" t="s">
+        <v>66</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H114" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>451</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>452</v>
+      </c>
+      <c r="D115" t="s">
+        <v>178</v>
+      </c>
+      <c r="E115" t="s">
+        <v>179</v>
+      </c>
+      <c r="F115" t="s">
+        <v>58</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H115" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>455</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>456</v>
+      </c>
+      <c r="D116" t="s">
+        <v>178</v>
+      </c>
+      <c r="E116" t="s">
+        <v>179</v>
+      </c>
+      <c r="F116" t="s">
+        <v>66</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H116" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>459</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>460</v>
+      </c>
+      <c r="D117" t="s">
+        <v>178</v>
+      </c>
+      <c r="E117" t="s">
+        <v>179</v>
+      </c>
+      <c r="F117" t="s">
+        <v>146</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H117" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>463</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>464</v>
+      </c>
+      <c r="D118" t="s">
+        <v>178</v>
+      </c>
+      <c r="E118" t="s">
+        <v>179</v>
+      </c>
+      <c r="F118" t="s">
+        <v>76</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H118" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>467</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>468</v>
+      </c>
+      <c r="D119" t="s">
+        <v>178</v>
+      </c>
+      <c r="E119" t="s">
+        <v>179</v>
+      </c>
+      <c r="F119" t="s">
+        <v>76</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H119" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>471</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>472</v>
+      </c>
+      <c r="D120" t="s">
+        <v>178</v>
+      </c>
+      <c r="E120" t="s">
+        <v>179</v>
+      </c>
+      <c r="F120" t="s">
+        <v>51</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H120" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>475</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>476</v>
+      </c>
+      <c r="D121" t="s">
+        <v>178</v>
+      </c>
+      <c r="E121" t="s">
+        <v>179</v>
+      </c>
+      <c r="F121" t="s">
+        <v>223</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H121" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>479</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>10</v>
+      </c>
+      <c r="D122" t="s">
+        <v>480</v>
+      </c>
+      <c r="E122" t="s">
+        <v>481</v>
+      </c>
+      <c r="F122" t="s">
+        <v>245</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H122" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>484</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>17</v>
+      </c>
+      <c r="D123" t="s">
+        <v>480</v>
+      </c>
+      <c r="E123" t="s">
+        <v>481</v>
+      </c>
+      <c r="F123" t="s">
+        <v>245</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H123" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>487</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>21</v>
+      </c>
+      <c r="D124" t="s">
+        <v>480</v>
+      </c>
+      <c r="E124" t="s">
+        <v>481</v>
+      </c>
+      <c r="F124" t="s">
+        <v>245</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H124" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>490</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>26</v>
+      </c>
+      <c r="D125" t="s">
+        <v>480</v>
+      </c>
+      <c r="E125" t="s">
+        <v>481</v>
+      </c>
+      <c r="F125" t="s">
+        <v>245</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H125" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>493</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>30</v>
+      </c>
+      <c r="D126" t="s">
+        <v>480</v>
+      </c>
+      <c r="E126" t="s">
+        <v>481</v>
+      </c>
+      <c r="F126" t="s">
+        <v>245</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H126" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>496</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>34</v>
+      </c>
+      <c r="D127" t="s">
+        <v>480</v>
+      </c>
+      <c r="E127" t="s">
+        <v>481</v>
+      </c>
+      <c r="F127" t="s">
+        <v>245</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H127" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>499</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128" t="s">
+        <v>480</v>
+      </c>
+      <c r="E128" t="s">
+        <v>481</v>
+      </c>
+      <c r="F128" t="s">
+        <v>245</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H128" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>502</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>70</v>
+      </c>
+      <c r="D129" t="s">
+        <v>480</v>
+      </c>
+      <c r="E129" t="s">
+        <v>481</v>
+      </c>
+      <c r="F129" t="s">
+        <v>245</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H129" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>505</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>75</v>
+      </c>
+      <c r="D130" t="s">
+        <v>480</v>
+      </c>
+      <c r="E130" t="s">
+        <v>481</v>
+      </c>
+      <c r="F130" t="s">
+        <v>245</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H130" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>508</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>80</v>
+      </c>
+      <c r="D131" t="s">
+        <v>480</v>
+      </c>
+      <c r="E131" t="s">
+        <v>481</v>
+      </c>
+      <c r="F131" t="s">
+        <v>245</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H131" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>511</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>84</v>
+      </c>
+      <c r="D132" t="s">
+        <v>480</v>
+      </c>
+      <c r="E132" t="s">
+        <v>481</v>
+      </c>
+      <c r="F132" t="s">
+        <v>245</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H132" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>514</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>88</v>
+      </c>
+      <c r="D133" t="s">
+        <v>480</v>
+      </c>
+      <c r="E133" t="s">
+        <v>481</v>
+      </c>
+      <c r="F133" t="s">
+        <v>47</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H133" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>517</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>92</v>
+      </c>
+      <c r="D134" t="s">
+        <v>480</v>
+      </c>
+      <c r="E134" t="s">
+        <v>481</v>
+      </c>
+      <c r="F134" t="s">
+        <v>279</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H134" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>520</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>96</v>
+      </c>
+      <c r="D135" t="s">
+        <v>480</v>
+      </c>
+      <c r="E135" t="s">
+        <v>481</v>
+      </c>
+      <c r="F135" t="s">
+        <v>245</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H135" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>523</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>100</v>
+      </c>
+      <c r="D136" t="s">
+        <v>480</v>
+      </c>
+      <c r="E136" t="s">
+        <v>481</v>
+      </c>
+      <c r="F136" t="s">
+        <v>47</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H136" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>526</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>104</v>
+      </c>
+      <c r="D137" t="s">
+        <v>480</v>
+      </c>
+      <c r="E137" t="s">
+        <v>481</v>
+      </c>
+      <c r="F137" t="s">
+        <v>47</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H137" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>529</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>108</v>
+      </c>
+      <c r="D138" t="s">
+        <v>480</v>
+      </c>
+      <c r="E138" t="s">
+        <v>481</v>
+      </c>
+      <c r="F138" t="s">
+        <v>47</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H138" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>532</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>112</v>
+      </c>
+      <c r="D139" t="s">
+        <v>480</v>
+      </c>
+      <c r="E139" t="s">
+        <v>481</v>
+      </c>
+      <c r="F139" t="s">
+        <v>47</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H139" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>535</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>116</v>
+      </c>
+      <c r="D140" t="s">
+        <v>480</v>
+      </c>
+      <c r="E140" t="s">
+        <v>481</v>
+      </c>
+      <c r="F140" t="s">
+        <v>47</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H140" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>538</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>120</v>
+      </c>
+      <c r="D141" t="s">
+        <v>480</v>
+      </c>
+      <c r="E141" t="s">
+        <v>481</v>
+      </c>
+      <c r="F141" t="s">
+        <v>245</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H141" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>541</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>124</v>
+      </c>
+      <c r="D142" t="s">
+        <v>480</v>
+      </c>
+      <c r="E142" t="s">
+        <v>481</v>
+      </c>
+      <c r="F142" t="s">
+        <v>125</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H142" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>544</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>129</v>
+      </c>
+      <c r="D143" t="s">
+        <v>480</v>
+      </c>
+      <c r="E143" t="s">
+        <v>481</v>
+      </c>
+      <c r="F143" t="s">
+        <v>223</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H143" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>547</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>133</v>
+      </c>
+      <c r="D144" t="s">
+        <v>480</v>
+      </c>
+      <c r="E144" t="s">
+        <v>481</v>
+      </c>
+      <c r="F144" t="s">
+        <v>223</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H144" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>550</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>252</v>
+      </c>
+      <c r="D145" t="s">
+        <v>480</v>
+      </c>
+      <c r="E145" t="s">
+        <v>481</v>
+      </c>
+      <c r="F145" t="s">
+        <v>51</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H145" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>553</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>256</v>
+      </c>
+      <c r="D146" t="s">
+        <v>480</v>
+      </c>
+      <c r="E146" t="s">
+        <v>481</v>
+      </c>
+      <c r="F146" t="s">
+        <v>274</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H146" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>556</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>261</v>
+      </c>
+      <c r="D147" t="s">
+        <v>480</v>
+      </c>
+      <c r="E147" t="s">
+        <v>481</v>
+      </c>
+      <c r="F147" t="s">
+        <v>58</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H147" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>559</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>265</v>
+      </c>
+      <c r="D148" t="s">
+        <v>480</v>
+      </c>
+      <c r="E148" t="s">
+        <v>481</v>
+      </c>
+      <c r="F148" t="s">
+        <v>58</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H148" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>562</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>269</v>
+      </c>
+      <c r="D149" t="s">
+        <v>480</v>
+      </c>
+      <c r="E149" t="s">
+        <v>481</v>
+      </c>
+      <c r="F149" t="s">
+        <v>245</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H149" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>565</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>273</v>
+      </c>
+      <c r="D150" t="s">
+        <v>480</v>
+      </c>
+      <c r="E150" t="s">
+        <v>481</v>
+      </c>
+      <c r="F150" t="s">
+        <v>62</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H150" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>568</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>278</v>
+      </c>
+      <c r="D151" t="s">
+        <v>480</v>
+      </c>
+      <c r="E151" t="s">
+        <v>481</v>
+      </c>
+      <c r="F151" t="s">
+        <v>58</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H151" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>571</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>283</v>
+      </c>
+      <c r="D152" t="s">
+        <v>480</v>
+      </c>
+      <c r="E152" t="s">
+        <v>481</v>
+      </c>
+      <c r="F152" t="s">
+        <v>71</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H152" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>574</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>287</v>
+      </c>
+      <c r="D153" t="s">
+        <v>480</v>
+      </c>
+      <c r="E153" t="s">
+        <v>481</v>
+      </c>
+      <c r="F153" t="s">
+        <v>274</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H153" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>577</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>291</v>
+      </c>
+      <c r="D154" t="s">
+        <v>480</v>
+      </c>
+      <c r="E154" t="s">
+        <v>481</v>
+      </c>
+      <c r="F154" t="s">
+        <v>125</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H154" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>580</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>295</v>
+      </c>
+      <c r="D155" t="s">
+        <v>480</v>
+      </c>
+      <c r="E155" t="s">
+        <v>481</v>
+      </c>
+      <c r="F155" t="s">
+        <v>51</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H155" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>583</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>299</v>
+      </c>
+      <c r="D156" t="s">
+        <v>480</v>
+      </c>
+      <c r="E156" t="s">
+        <v>481</v>
+      </c>
+      <c r="F156" t="s">
+        <v>51</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H156" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>586</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>303</v>
+      </c>
+      <c r="D157" t="s">
+        <v>480</v>
+      </c>
+      <c r="E157" t="s">
+        <v>481</v>
+      </c>
+      <c r="F157" t="s">
+        <v>51</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H157" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>589</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>307</v>
+      </c>
+      <c r="D158" t="s">
+        <v>480</v>
+      </c>
+      <c r="E158" t="s">
+        <v>481</v>
+      </c>
+      <c r="F158" t="s">
+        <v>71</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H158" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>592</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>311</v>
+      </c>
+      <c r="D159" t="s">
+        <v>480</v>
+      </c>
+      <c r="E159" t="s">
+        <v>481</v>
+      </c>
+      <c r="F159" t="s">
+        <v>71</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H159" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>595</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>315</v>
+      </c>
+      <c r="D160" t="s">
+        <v>480</v>
+      </c>
+      <c r="E160" t="s">
+        <v>481</v>
+      </c>
+      <c r="F160" t="s">
+        <v>71</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H160" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>598</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>319</v>
+      </c>
+      <c r="D161" t="s">
+        <v>480</v>
+      </c>
+      <c r="E161" t="s">
+        <v>481</v>
+      </c>
+      <c r="F161" t="s">
+        <v>71</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H161" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>601</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>323</v>
+      </c>
+      <c r="D162" t="s">
+        <v>480</v>
+      </c>
+      <c r="E162" t="s">
+        <v>481</v>
+      </c>
+      <c r="F162" t="s">
+        <v>279</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H162" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>604</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>327</v>
+      </c>
+      <c r="D163" t="s">
+        <v>480</v>
+      </c>
+      <c r="E163" t="s">
+        <v>481</v>
+      </c>
+      <c r="F163" t="s">
+        <v>279</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H163" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>607</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>331</v>
+      </c>
+      <c r="D164" t="s">
+        <v>480</v>
+      </c>
+      <c r="E164" t="s">
+        <v>481</v>
+      </c>
+      <c r="F164" t="s">
+        <v>66</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H164" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>610</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>336</v>
+      </c>
+      <c r="D165" t="s">
+        <v>480</v>
+      </c>
+      <c r="E165" t="s">
+        <v>481</v>
+      </c>
+      <c r="F165" t="s">
+        <v>186</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H165" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>613</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>340</v>
+      </c>
+      <c r="D166" t="s">
+        <v>480</v>
+      </c>
+      <c r="E166" t="s">
+        <v>481</v>
+      </c>
+      <c r="F166" t="s">
+        <v>146</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H166" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>616</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>344</v>
+      </c>
+      <c r="D167" t="s">
+        <v>480</v>
+      </c>
+      <c r="E167" t="s">
+        <v>481</v>
+      </c>
+      <c r="F167" t="s">
+        <v>62</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H167" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>619</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>348</v>
+      </c>
+      <c r="D168" t="s">
+        <v>480</v>
+      </c>
+      <c r="E168" t="s">
+        <v>481</v>
+      </c>
+      <c r="F168" t="s">
+        <v>279</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H168" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>622</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>352</v>
+      </c>
+      <c r="D169" t="s">
+        <v>480</v>
+      </c>
+      <c r="E169" t="s">
+        <v>481</v>
+      </c>
+      <c r="F169" t="s">
+        <v>223</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H169" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>625</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>356</v>
+      </c>
+      <c r="D170" t="s">
+        <v>480</v>
+      </c>
+      <c r="E170" t="s">
+        <v>481</v>
+      </c>
+      <c r="F170" t="s">
+        <v>257</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H170" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>628</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>360</v>
+      </c>
+      <c r="D171" t="s">
+        <v>480</v>
+      </c>
+      <c r="E171" t="s">
+        <v>481</v>
+      </c>
+      <c r="F171" t="s">
+        <v>125</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H171" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>631</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>364</v>
+      </c>
+      <c r="D172" t="s">
+        <v>480</v>
+      </c>
+      <c r="E172" t="s">
+        <v>481</v>
+      </c>
+      <c r="F172" t="s">
+        <v>71</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H172" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>634</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>368</v>
+      </c>
+      <c r="D173" t="s">
+        <v>480</v>
+      </c>
+      <c r="E173" t="s">
+        <v>481</v>
+      </c>
+      <c r="F173" t="s">
+        <v>71</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H173" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>637</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>372</v>
+      </c>
+      <c r="D174" t="s">
+        <v>480</v>
+      </c>
+      <c r="E174" t="s">
+        <v>481</v>
+      </c>
+      <c r="F174" t="s">
+        <v>66</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H174" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>640</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>376</v>
+      </c>
+      <c r="D175" t="s">
+        <v>480</v>
+      </c>
+      <c r="E175" t="s">
+        <v>481</v>
+      </c>
+      <c r="F175" t="s">
+        <v>125</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H175" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>643</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>380</v>
+      </c>
+      <c r="D176" t="s">
+        <v>480</v>
+      </c>
+      <c r="E176" t="s">
+        <v>481</v>
+      </c>
+      <c r="F176" t="s">
+        <v>146</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H176" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>646</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>384</v>
+      </c>
+      <c r="D177" t="s">
+        <v>480</v>
+      </c>
+      <c r="E177" t="s">
+        <v>481</v>
+      </c>
+      <c r="F177" t="s">
+        <v>274</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H177" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>649</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>388</v>
+      </c>
+      <c r="D178" t="s">
+        <v>480</v>
+      </c>
+      <c r="E178" t="s">
+        <v>481</v>
+      </c>
+      <c r="F178" t="s">
+        <v>146</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H178" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>652</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>392</v>
+      </c>
+      <c r="D179" t="s">
+        <v>480</v>
+      </c>
+      <c r="E179" t="s">
+        <v>481</v>
+      </c>
+      <c r="F179" t="s">
+        <v>279</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H179" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>655</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>396</v>
+      </c>
+      <c r="D180" t="s">
+        <v>480</v>
+      </c>
+      <c r="E180" t="s">
+        <v>481</v>
+      </c>
+      <c r="F180" t="s">
+        <v>186</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H180" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>658</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>400</v>
+      </c>
+      <c r="D181" t="s">
+        <v>480</v>
+      </c>
+      <c r="E181" t="s">
+        <v>481</v>
+      </c>
+      <c r="F181" t="s">
+        <v>66</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H181" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>661</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>404</v>
+      </c>
+      <c r="D182" t="s">
+        <v>480</v>
+      </c>
+      <c r="E182" t="s">
+        <v>481</v>
+      </c>
+      <c r="F182" t="s">
+        <v>223</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H182" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>664</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>408</v>
+      </c>
+      <c r="D183" t="s">
+        <v>480</v>
+      </c>
+      <c r="E183" t="s">
+        <v>481</v>
+      </c>
+      <c r="F183" t="s">
+        <v>58</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H183" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>667</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>412</v>
+      </c>
+      <c r="D184" t="s">
+        <v>480</v>
+      </c>
+      <c r="E184" t="s">
+        <v>481</v>
+      </c>
+      <c r="F184" t="s">
+        <v>62</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H184" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>670</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>416</v>
+      </c>
+      <c r="D185" t="s">
+        <v>480</v>
+      </c>
+      <c r="E185" t="s">
+        <v>481</v>
+      </c>
+      <c r="F185" t="s">
+        <v>71</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H185" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>673</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>420</v>
+      </c>
+      <c r="D186" t="s">
+        <v>480</v>
+      </c>
+      <c r="E186" t="s">
+        <v>481</v>
+      </c>
+      <c r="F186" t="s">
+        <v>51</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H186" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>676</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>424</v>
+      </c>
+      <c r="D187" t="s">
+        <v>480</v>
+      </c>
+      <c r="E187" t="s">
+        <v>481</v>
+      </c>
+      <c r="F187" t="s">
+        <v>279</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H187" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>679</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>428</v>
+      </c>
+      <c r="D188" t="s">
+        <v>480</v>
+      </c>
+      <c r="E188" t="s">
+        <v>481</v>
+      </c>
+      <c r="F188" t="s">
+        <v>125</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H188" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>682</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>432</v>
+      </c>
+      <c r="D189" t="s">
+        <v>480</v>
+      </c>
+      <c r="E189" t="s">
+        <v>481</v>
+      </c>
+      <c r="F189" t="s">
+        <v>186</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H189" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>685</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>436</v>
+      </c>
+      <c r="D190" t="s">
+        <v>480</v>
+      </c>
+      <c r="E190" t="s">
+        <v>481</v>
+      </c>
+      <c r="F190" t="s">
+        <v>47</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H190" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>688</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>440</v>
+      </c>
+      <c r="D191" t="s">
+        <v>480</v>
+      </c>
+      <c r="E191" t="s">
+        <v>481</v>
+      </c>
+      <c r="F191" t="s">
+        <v>223</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H191" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>691</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>444</v>
+      </c>
+      <c r="D192" t="s">
+        <v>480</v>
+      </c>
+      <c r="E192" t="s">
+        <v>481</v>
+      </c>
+      <c r="F192" t="s">
+        <v>146</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H192" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>694</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>448</v>
+      </c>
+      <c r="D193" t="s">
+        <v>480</v>
+      </c>
+      <c r="E193" t="s">
+        <v>481</v>
+      </c>
+      <c r="F193" t="s">
+        <v>58</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H193" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>697</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>452</v>
+      </c>
+      <c r="D194" t="s">
+        <v>480</v>
+      </c>
+      <c r="E194" t="s">
+        <v>481</v>
+      </c>
+      <c r="F194" t="s">
+        <v>146</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H194" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>700</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>456</v>
+      </c>
+      <c r="D195" t="s">
+        <v>480</v>
+      </c>
+      <c r="E195" t="s">
+        <v>481</v>
+      </c>
+      <c r="F195" t="s">
+        <v>51</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H195" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>703</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>460</v>
+      </c>
+      <c r="D196" t="s">
+        <v>480</v>
+      </c>
+      <c r="E196" t="s">
+        <v>481</v>
+      </c>
+      <c r="F196" t="s">
+        <v>62</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H196" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>706</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>464</v>
+      </c>
+      <c r="D197" t="s">
+        <v>480</v>
+      </c>
+      <c r="E197" t="s">
+        <v>481</v>
+      </c>
+      <c r="F197" t="s">
+        <v>279</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H197" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>709</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>468</v>
+      </c>
+      <c r="D198" t="s">
+        <v>480</v>
+      </c>
+      <c r="E198" t="s">
+        <v>481</v>
+      </c>
+      <c r="F198" t="s">
+        <v>125</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H198" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>712</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>472</v>
+      </c>
+      <c r="D199" t="s">
+        <v>480</v>
+      </c>
+      <c r="E199" t="s">
+        <v>481</v>
+      </c>
+      <c r="F199" t="s">
+        <v>245</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H199" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>715</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>476</v>
+      </c>
+      <c r="D200" t="s">
+        <v>480</v>
+      </c>
+      <c r="E200" t="s">
+        <v>481</v>
+      </c>
+      <c r="F200" t="s">
+        <v>274</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H200" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>718</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>719</v>
+      </c>
+      <c r="D201" t="s">
+        <v>480</v>
+      </c>
+      <c r="E201" t="s">
+        <v>481</v>
+      </c>
+      <c r="F201" t="s">
+        <v>66</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H201" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>722</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>723</v>
+      </c>
+      <c r="D202" t="s">
+        <v>480</v>
+      </c>
+      <c r="E202" t="s">
+        <v>481</v>
+      </c>
+      <c r="F202" t="s">
+        <v>76</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H202" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>726</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>727</v>
+      </c>
+      <c r="D203" t="s">
+        <v>480</v>
+      </c>
+      <c r="E203" t="s">
+        <v>481</v>
+      </c>
+      <c r="F203" t="s">
+        <v>51</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H203" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>730</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>731</v>
+      </c>
+      <c r="D204" t="s">
+        <v>480</v>
+      </c>
+      <c r="E204" t="s">
+        <v>481</v>
+      </c>
+      <c r="F204" t="s">
+        <v>51</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H204" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>734</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>735</v>
+      </c>
+      <c r="D205" t="s">
+        <v>480</v>
+      </c>
+      <c r="E205" t="s">
+        <v>481</v>
+      </c>
+      <c r="F205" t="s">
+        <v>66</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H205" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>738</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>739</v>
+      </c>
+      <c r="D206" t="s">
+        <v>480</v>
+      </c>
+      <c r="E206" t="s">
+        <v>481</v>
+      </c>
+      <c r="F206" t="s">
+        <v>274</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H206" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>742</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>743</v>
+      </c>
+      <c r="D207" t="s">
+        <v>480</v>
+      </c>
+      <c r="E207" t="s">
+        <v>481</v>
+      </c>
+      <c r="F207" t="s">
+        <v>146</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H207" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>746</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>747</v>
+      </c>
+      <c r="D208" t="s">
+        <v>480</v>
+      </c>
+      <c r="E208" t="s">
+        <v>481</v>
+      </c>
+      <c r="F208" t="s">
+        <v>62</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H208" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>750</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>751</v>
+      </c>
+      <c r="D209" t="s">
+        <v>480</v>
+      </c>
+      <c r="E209" t="s">
+        <v>481</v>
+      </c>
+      <c r="F209" t="s">
+        <v>58</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H209" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>754</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>755</v>
+      </c>
+      <c r="D210" t="s">
+        <v>480</v>
+      </c>
+      <c r="E210" t="s">
+        <v>481</v>
+      </c>
+      <c r="F210" t="s">
+        <v>76</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H210" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>758</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>759</v>
+      </c>
+      <c r="D211" t="s">
+        <v>480</v>
+      </c>
+      <c r="E211" t="s">
+        <v>481</v>
+      </c>
+      <c r="F211" t="s">
+        <v>125</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H211" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>762</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>763</v>
+      </c>
+      <c r="D212" t="s">
+        <v>480</v>
+      </c>
+      <c r="E212" t="s">
+        <v>481</v>
+      </c>
+      <c r="F212" t="s">
+        <v>186</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H212" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>766</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>767</v>
+      </c>
+      <c r="D213" t="s">
+        <v>480</v>
+      </c>
+      <c r="E213" t="s">
+        <v>481</v>
+      </c>
+      <c r="F213" t="s">
+        <v>47</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H213" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>770</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>771</v>
+      </c>
+      <c r="D214" t="s">
+        <v>480</v>
+      </c>
+      <c r="E214" t="s">
+        <v>481</v>
+      </c>
+      <c r="F214" t="s">
+        <v>47</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H214" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>774</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>775</v>
+      </c>
+      <c r="D215" t="s">
+        <v>480</v>
+      </c>
+      <c r="E215" t="s">
+        <v>481</v>
+      </c>
+      <c r="F215" t="s">
+        <v>58</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H215" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>778</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>779</v>
+      </c>
+      <c r="D216" t="s">
+        <v>480</v>
+      </c>
+      <c r="E216" t="s">
+        <v>481</v>
+      </c>
+      <c r="F216" t="s">
+        <v>274</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H216" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>782</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>783</v>
+      </c>
+      <c r="D217" t="s">
+        <v>480</v>
+      </c>
+      <c r="E217" t="s">
+        <v>481</v>
+      </c>
+      <c r="F217" t="s">
+        <v>146</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H217" t="s">
+        <v>785</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>