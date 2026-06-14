--- v1 (2026-06-07)
+++ v2 (2026-06-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1728" uniqueCount="786">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1880" uniqueCount="847">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -420,50 +420,89 @@
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3437/plo_22_2026_leo_dispoe_obrigatoriedade_qr_code.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de inserção de código QR (Quick Response) em placas de obras públicas.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3440/plo_23_2026_jai_denomina_recepcao_da_camara.pdf</t>
   </si>
   <si>
     <t>Denomina Recepção da Câmara Municipal</t>
   </si>
   <si>
+    <t>3448</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3448/plo_24_2026_dilton_rup_associacao_comunitaria_sambaiba.pdf</t>
+  </si>
+  <si>
+    <t>Rup a Associação Comunitária da Região de Sambaiba</t>
+  </si>
+  <si>
+    <t>3459</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Manú Resedá</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3459/plo_25_2026_manu_semana_municipal_empreendorismo.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal do Empreendedorismo.</t>
+  </si>
+  <si>
+    <t>3462</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3462/plo_26_2025_executivo_cria_parque_mucambo.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Parque Natural Municipal da Serra do Mucambo.</t>
+  </si>
+  <si>
     <t>3300</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CJ - Comissão de Justiça</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3300/rf_pdl_01_2026_trofeu_idalice_mascarenhas_2026.pdf</t>
   </si>
   <si>
     <t>Concede o Troféu Idalice Mascarenhas as pessoas que indica.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3310/pdl_02_2026_jai_tc_maria_aparecida_vieira_teixeira_corrijido.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Coiteense a Senhora Maria Aparecida Vieira Teixeira.</t>
@@ -681,53 +720,50 @@
   <si>
     <t>Moção de aplausos ao Grupo Teatral Cavaleiros Troianos.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3253/req_13_2026_parlamentares_req_11_2026_000079.pdf</t>
   </si>
   <si>
     <t>Acordo de Tramitação Especial ao Req. 11/2026</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3254/req_14_2026_lindo_mocao_aplauso_atleta_soraia_silva.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplauso para a atleta Sorais Silva.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>Manú Resedá</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3255/req_15_2026_manu_mocao_aplauso_sindicato_rural.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso para o Sindicato Rural Evódio Ducas Resedá.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3256/req_16_2026_jai_trofeu_idalice.pdf</t>
   </si>
   <si>
     <t>Requerimento de Indicação trofeu Idalice - Ana Paula Cardoso</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3261/req_17_2026_luzia_mocao_aplauso_grupo_senhora_salgadalia.pdf</t>
   </si>
   <si>
     <t>Requer Moção Aplauso para Grupo de Jovens da Igreja Assembleia de Deus</t>
   </si>
   <si>
     <t>3262</t>
@@ -768,80 +804,71 @@
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>Beto da Pinda</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3266/requerimento_trofeu_idalice_indicacao.pdf</t>
   </si>
   <si>
     <t>Requerimento de Indicação trofeu Idalice - Maria Celia Araujo Costa de Oliveira</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3268/req_23_2026_dilton_trofeu_idalice_alexandra.pdf</t>
   </si>
   <si>
     <t>Troféu Idalice para Alexandra Lima De Almeida Souza</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3269/req_24_2026_lindo_trofeu_idalice__valdomira.pdf</t>
   </si>
   <si>
     <t>Indica ao prêmio de troféu Idalice a Senhora Marizete de Oliveira Silva .</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>Urbano do Sindicato</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3270/req_25_2026_lindo_trofeu_idalice__adeane.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Adaene Evangelista de Oliveira como sua homenageada  do Troféu Idalice .</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3271/req_26_2026_ariel_trofeu_idalice_fabiana.pdf</t>
   </si>
   <si>
     <t>Indica Fabiana Masini de Almeida como sua homenageada ao Troféu Idalice Mascarenhas</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3272/req_27_2026_dilton_mocao_aplauso_natal_crianca_feliz.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos O Projeto Natal Criança Feliz, idealizado por Vanúbia da Silva Santana.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3275/req_28_2026_leo_trofeu_idalice_maria_lourdes.pdf</t>
@@ -1447,50 +1474,194 @@
     <t>Moção de Pesar pelo falecimento  da servidora Luciana Araujo dos Santos</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3441/req_78_2026_dilton_merito_municipal_sizinia.pdf</t>
   </si>
   <si>
     <t>Requerimento de Medalha Mérito a  Sra. Sizinia Santana Ramos.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3442/req_79_2026_manu_mocao_aplausos_marcos_antonio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso para Marcos Antonio Araujo da Silva.</t>
+  </si>
+  <si>
+    <t>3443</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3443/req_80_2026_mazinha_merito_municipal_conceicao.pdf</t>
+  </si>
+  <si>
+    <t>Indica Maria da Conceição Rodrigues da Silva como sua homenageada.</t>
+  </si>
+  <si>
+    <t>3444</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3444/req_81_2026_robenilton_merito_municipal_vitor.pdf</t>
+  </si>
+  <si>
+    <t>Indica Medalha Mérito Municipal</t>
+  </si>
+  <si>
+    <t>3445</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3445/req_82_2026_medalha_merito_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Indicação da Medalha ao Mérito</t>
+  </si>
+  <si>
+    <t>3446</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3446/req_83_2026_leo_merito_municipal_alicia.pdf</t>
+  </si>
+  <si>
+    <t>Indica Sra. Alicia Barros de Araujo Lima como seu homenageado.</t>
+  </si>
+  <si>
+    <t>3447</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3447/req_84_2026_vagner_medalha_merito_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Indicação da Medalha ao Mérito Sr.º Jorge Luiz de Oliveira Lima</t>
+  </si>
+  <si>
+    <t>3449</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3449/req_80_2026_cesar_medalha_merito_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Indicação da Medalha ao Mérito a Srª Cibelle Araújo Silva</t>
+  </si>
+  <si>
+    <t>3450</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3450/req_86_2026_elizane_medalha_merito_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Indica Maria Eduarda Silva de Miranda como sua homenageada para receber o Título de Honra ao Mérito.</t>
+  </si>
+  <si>
+    <t>3451</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3451/req_87_2026_luzia_medalha_merito_municipla.pdf</t>
+  </si>
+  <si>
+    <t>Indica Paulo Jose de Jesus Neves a Medlaha do Merito Municipal</t>
+  </si>
+  <si>
+    <t>3452</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3452/req_88_2026_urbano_medalha_merito_municipal_renivaldo.pdf</t>
+  </si>
+  <si>
+    <t>Medalha ao Mérito municipal indica o Srº Renivaldo dos Santos Lima</t>
+  </si>
+  <si>
+    <t>3453</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3453/req_89_2026_lindo_medalha_merito_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Indica Antonione Ferreira de Oliveira como seu (a) homenageado(a).</t>
+  </si>
+  <si>
+    <t>3455</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3455/req_90_2026_ariel_medalha_merito_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Indica Medalha do Merito Municipal.</t>
+  </si>
+  <si>
+    <t>3460</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3460/req_91_2026_lindo_geaovane_carneiro.pdf</t>
+  </si>
+  <si>
+    <t>Requer moção de aplauso para o chef Geovane Carneiro</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3215/ind_01_2026_beto_contrucao_praca_bandiacu.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a reforma da praça Manoel Joaquim Mota no Distrito de Bandiaçu.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3216/ind_02_2026_beto_reforma_praca_santa_rosa.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a reforma da praça Joaquim Rodrigues Mascarenhas no Distrito de Santa Rosa</t>
   </si>
@@ -2176,185 +2347,149 @@
   <si>
     <t>Indica ao Executivo Municipal o funcionamento das Unidades de Saúde da Família (USF) na sede e distritos até às 21h em dias alternados.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3359/ind_78_2026_beto_construcao_praca_nova_palmares.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma praça no povoado de Nova Palmares</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3380/ind_79_2026_mazinho_reforma_campo_domingos.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a Reforma e Ampliação do Campo de Futebol do Povoado de Domingos.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>80</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3386/ind_80_2026_marli_reforma_usf_bandiacu.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize a reforma e ampliação da USF,  no distrito de Bandiaçu.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>81</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3387/ind_80_2026_jai_contrucao_praca_vila_cheba.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo contrução da praça na Vila Cheba</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>82</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3397/ind_82_2025_dilton_reforma_praca_bairro_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Indica  a reforma da Praça do Bairro do Cruzeiro, com ampliação do parque infantil.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>83</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3398/ind_83_2026_dilton_pavimentacao_rua_nova.pdf</t>
   </si>
   <si>
     <t>Indica  a pavimentação da Rua Nova Esperança.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>84</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3399/ind_84_2026_marli_contrucao_do_caps_ad.pdf</t>
   </si>
   <si>
     <t>Indica a Construção do CAPS AD no  Município de Conceição do Coité – BA.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>85</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3400/ind_85_2026_mazinho_reforma_quadra_domingos.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a Reforma da Quadra Poliesportiva do Povoado de Domingos.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>86</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3401/ind_86_2026_elizane_reforma_praca_terra_nova.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a reforma e ampliação da praça do bairro Terra Nova.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>87</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3402/ind_87_2026_robenilton_pavimentacao_rua_sifronio.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a pavimentação em Paralelepípedo da Rua Sifronio Anacleto, no Bairro da Jaqueira.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>88</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3407/ind_88_2026_lindo_construcao_praca_fazenda_tanque.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a construção da praça na Fazenda Tanque no distrito de Juazeirinho.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
-    <t>89</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3410/ind_89_2026_jai_passagem_molhada_claros.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a construção de uma passagem molhada no Riacho Salgado no povoado dos Claros, neste município</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>90</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3413/ind_90_206_leo_pavimentacao_rua_brasilio_cunha.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a pavimentação da Rua Brasilino dos Santos Cunha, Bairro Vila Rica.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>91</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3414/ind91_2026_luzia_pavimentacao_1atravessa_matadouro_salgadalia.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a pavimentação da 1ª Travessa do Matadouro.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3425/construcao_de_uma_praca_no_bairro_nova_esperanca2c_neste_municipio_de_conceicao_do_coite_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a Construção de uma Praça no Bairro Nova Esperança, neste Município de Conceição do Coite - Ba</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3426/construcao_de_uma_praca_no_bairro_mansao_pai_bico2c_neste_municipio_de_conceicao_do_coite_assinado.pdf</t>
@@ -2375,50 +2510,98 @@
     <t>Indica ao Poder Executivo Municipal a reforma do Centro Comercial do Distrito de Juazeirinho, neste município.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3433/ind_95_2026_mazinho_iluminacaao_campo_tapera.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a instalação de iluminação Pública no Campo de Futebol do povoado da Tapera, neste Município.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3434/ind_96_2026_elizane_pavimentacao_2_travessa_sergio_ramos.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a pavimentação com paralelepípedo da 2ª Travessa Sérgio Ramos Guimarães, no bairro Vila Real.</t>
+  </si>
+  <si>
+    <t>3454</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3454/ind_97_2026_mazinho_ilumi8nacao_campo_futebol_cachorrinha.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a instalação de iluminação Pública no Campo de Futebol do povoado da Cachorrinha, neste Município.</t>
+  </si>
+  <si>
+    <t>3456</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3456/ind_98_2026_leo_construcao_banheiro_cemiterios.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal a construção de banheiros públicos nos cemitérios de Conceição do Coité</t>
+  </si>
+  <si>
+    <t>3457</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3457/ind_99_2026_leo_construcao_passagem_molhada_pedreira.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal a construção de uma passagem molhada na Estrada da Pedreira, neste município.</t>
+  </si>
+  <si>
+    <t>3458</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3458/ind_100_2026_urbano_pavimentacao_asfaltica_serra_mucambo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Estadual, por meio da Secretaria de Infraestrutura do Estado da Bahia (SEINFRA), a realização da pavimentação asfáltica da estrada que dá acesso à Serra do Mucambo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2722,68 +2905,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3246/plc_01_2026_fixa_psio_salarial_acs_aces.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3249/plc_02_206_executivo_fixa_salario_minimo_servidores_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3306/plc_03_2026_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3307/plc_04_2026_executivo_fixa_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3323/plc_058_2025_e3xecutivo_altera_lei_103.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3361/plc_06_2026_executivo_criacao_cargos_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3366/plc_07_2026_mesa_altera_lei_000129.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3237/plo_01_2026_executivo_reducao_carga_horaria_servidores_tea.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3260/plo_02_2026_vagner_oifializa_altera_denominacao_avenida.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3274/plo_03_2026_dilton_denomina_concentracao_micareta.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3308/plo_04_2026_executivo_altera_lei_1114.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3344/plo_05_2026_lindo_reconhece_pascoelinha_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3350/plo_06_2026_robenilton_instituicao_bandeiras_distrito.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3357/plo_07_2026_marli_reconhece_rapa_patrimonio_cultura.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3365/plo_08_2026_ariel_rup_associacao_judo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3371/plo_09_2026_jai_reconhce_patrimonio_cultura_salgadalia_substituicao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3372/plo_10_2026_executivo_altera_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3374/plo_11_2026_lindo_rup_associacao_comunitaria_fazenda_correia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3375/plo_12_2026_lindo_rup_associacao_fazenda_ladeira.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3378/plo_13_2026_executivo_ldo_2027_susbstituicao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3389/plo_14_2026_exeucito_autoriza_operacao_credito.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3392/avenida_goiabeira_03_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3403/plo_16_2026_lindo_rup_associacao_desenvolvimento_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3404/plo_17_2026_lindo_rup_associacao_morados_mancambira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3405/plo_18_2026_executivo_dispoe_desafetacao_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3427/plo_19_2026_dilton_reconhece_vaqueros_coiteense_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3428/plo_20_2026_dilton_reconhece_calvagadas_sertanejas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3436/plo_21_2026_leo_servico_embalagns.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3437/plo_22_2026_leo_dispoe_obrigatoriedade_qr_code.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3440/plo_23_2026_jai_denomina_recepcao_da_camara.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3300/rf_pdl_01_2026_trofeu_idalice_mascarenhas_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3310/pdl_02_2026_jai_tc_maria_aparecida_vieira_teixeira_corrijido.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3326/pdl_03_2025_elizane_tc_heloisa_gomes.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3346/pdl_04_2026_mesa_eleicao_da_mesa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3390/rf_05_pdl_2026_trofeu_zequinha_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3393/pdl_06_2026_lindo_medalha_merito_educacional.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3411/pdl_07_2026_jai_tc_silvana_janott.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3273/pr_01_2026_mesa_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3339/pr_02_2026_mesa_quarentena.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3394/pr_03_2026_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3244/emenda_01_2026_robenilton_plo_01__000060.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3213/req_01_2026_ariel_mocao_aplauso_acov.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3214/req_02_2026_ariel_mocao_aplausos_congregacao_batista_goiabeira.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3236/req_03_2026_luzia_mocao_aplauso_clara_simoes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3238/conceicao_do_coite_-_bahia.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3240/req_05_2026_mocao_aplauso_terco_homens_goiabeira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3241/req_06_2026_ariel_mocao_aplauso_igreja_assembleia_goiabeira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3242/req_07_2026_leo_mocao_aplauso_jose_conceicao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3247/req_08_2026_plc_01_2026_tramitacao_especial.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3248/req_09_2026_luzia_mocao_aplauso_grupo_senhora_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3251/req_11_2026_lindo_mocao_aplauso_padre_ricardo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3252/req_12_2026_ariel_mocao_aplauso_cavaleiro_troianos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3253/req_13_2026_parlamentares_req_11_2026_000079.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3254/req_14_2026_lindo_mocao_aplauso_atleta_soraia_silva.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3255/req_15_2026_manu_mocao_aplauso_sindicato_rural.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3256/req_16_2026_jai_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3261/req_17_2026_luzia_mocao_aplauso_grupo_senhora_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3262/req_18_2026_manu_trofeu_idalice_maria_bernadete.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3263/req_19_2026_dilton_mocao_pesar_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3264/oficio_n.o_022-2026-gp-camara.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3265/req_212026_luzia_trofeu_idalicde_maria_joaquina.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3266/requerimento_trofeu_idalice_indicacao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3268/req_23_2026_dilton_trofeu_idalice_alexandra.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3269/req_24_2026_lindo_trofeu_idalice__valdomira.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3270/req_25_2026_lindo_trofeu_idalice__adeane.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3271/req_26_2026_ariel_trofeu_idalice_fabiana.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3272/req_27_2026_dilton_mocao_aplauso_natal_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3275/req_28_2026_leo_trofeu_idalice_maria_lourdes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3276/indicacao_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3277/req_30_2026_cesar_trofeu_idalice_vandira_ferreira.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3278/requerimento_trofeu_idalice_indicacao_adriana_elizane.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3279/req_32_2026_vagner_trofeu_idalice_alice_saturnina.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3280/req_33_2026_marli_troque_idalice_irineia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3281/req__34_2026_lideres_plo_03_000083.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3282/req_35_2026_robenilton_trofeu_idalice_laura_pinto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3286/req_36_2026_manu_mocao_aplauso_davi_macedo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3296/req_37_2026_acordo_tramitacao_plo_85_000090.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3302/req_38_2026_lindo_mocao_aplauso_tenete_maria_parecdida.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3305/req_39_2026_acordo_req_38_000092.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3315/req_40__2026_robenilton_solicita_informacoes_acs.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3321/req_41_2026_manu_mocaoaplauso_esmeraldo_lopes.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3335/req_42_2026_jai_mocao_aplauso_juiza_silvana.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3336/req_43_2026_acordo_lideres_req_42_000119.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3338/req_44_2026_jai_mocao_aplauso_juiza_loren.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3348/req_45_2026_jai_mocao_aplauso_dr_gerivaldo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3349/req_46_2026_elizane_mocao_aplasuo_eusa_narrativa_negras.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3353/req_47_2026_acordo_plo_05_000123.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3354/req_48_2026_elizane_trofeu_zequinha_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3360/req_49_2026_beto_trofeu_zequinha_silverio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3362/req_50_2026_robenilton_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3363/req_51_2026_ariel_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3364/req___2026_ja_indicacao_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3367/req_53_2026_luzia__trofeu_zequinha_neide.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3368/req_54_2026_jai_mocao_aplauso_dr_salomao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3369/req_55_2026_lindo_trofeu_zequinha_adriana.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3370/req_56_2026_marli_trofeu_zequinha_rafaela.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3373/req_50_2026_dilton_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3376/req_58_2026_manu_trofeu_zequinha_ze_carneiro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3377/req_59_2026_leo_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3379/req_60_2026_mazinho_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3381/req_61_urbano_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3382/req_62_2026_vagner_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3383/req_63_mocao_aplausos_caecdt.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3384/req_64_2026_dilton_mocao_aplausos_valdir.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3385/req_65_2026_dilton_mocao_alausos_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3391/req_66_2026_mocao_aplausos_taciane.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3395/req_67_2026_acordfo_tramitacao_pdl_06_2026_000141.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3396/req_68_2026_mocao_aplauso_brigada_voluntaria_anjos_da_vida.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3406/req__2026_jai_mocao_aplauso_campeonato_rural_salgadense_000146.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3408/req_70_2026_lindo_mocao_aplauso_gupo_coite_ayalla.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3409/req_71_2026_lindo_mocao_aplauso_lais_patina_coite.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3412/req_72_2026_marli_relacao_nominal_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3430/req_73_2026_mocao_aplauso_taun_grupo_patina.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3431/req_marli_audiencia.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3432/mocao_aplauso_cavalgada_amigos_sela_almas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3435/req_76_2026_jai_trofeu_merido_municipal.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3439/req__77_2026_jai_mocao_pesar_luciana_araujo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3441/req_78_2026_dilton_merito_municipal_sizinia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3442/req_79_2026_manu_mocao_aplausos_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3215/ind_01_2026_beto_contrucao_praca_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3216/ind_02_2026_beto_reforma_praca_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3217/ind_03_2026_beto_pavimentacao_estrada__piata.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3218/ind_04_2026_beto_passagem_molhada_baton.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3219/ind_05_2026_bet_constrcao_centrod_abastecimento_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3220/ind_06_2026_beto_construcao_campo_society_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3221/ind_07_2026_beto_pavimentacao_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3222/ind_08_2026_beto_reforma_praca_vargem.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3223/ind_09_2026_beto_reforma_praca_baton.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3224/ind_10_2026_beto_constrcao_posto_saude_caruaru.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3225/ind_11_2026_beto_pavimentacao_caruaru.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3226/ind_12_2026_vagner_construcao_praca_vila_brasil.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3227/ind_13_2026_cesar_reforma_praca_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3228/ind_14_2026_beto_pavimentacao_rua_jose_germano.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3229/ind_15_2026_vagner_reforma_praca_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3230/ind_16_2026_vagner_pavimentacao_rua_normando_lopes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3231/ind_17_2026_vagner_pavimentacao_estrada_sede_cemiterio_novo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3232/ind_18_2026_vagner_pavimentacao_distrito_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3233/ind_19_2026_vagner_construcao_complexo_esportivo_aroeira.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3234/ind_20_2026_beto_pavimentacao_rua_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3235/ind_21_2026_leo_reforma_praca_caruaru.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3239/ind_22_2026_manu_instalacao_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3243/ind_23_2026_manu_construcao_da_praca_alto_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3245/ind_24_2026_dilton_pavimentacao_rua_ruinha_morro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3257/ind_25_2026__mazinho_pavimentacao_rua_antonio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3258/ind_26_2026_lindo_reforma_praca_onca.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3259/ind_27_2026_lindo_reforma_praca_juazeinho.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3267/ind_28_2026_beto_pavimentacao_santa_rosa_rua_davi_lopes.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3283/ind_29_2026_robenilton_termo_coperacao_tecnica.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3284/ind_30_2026_lindo_reforma_praca_lagoa_meio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3285/doc_indicacao_reforma_praca_dist_goiabeira..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3287/ind_32_2026_mazinho_pavimentacao_joao_souza.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3288/ind_33_2026_leo_construcao_praca_barreiros.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3289/ind_34_2026_dilton_construcao_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3290/ind_35_2026._dilton_construcao_complexo_esportivo_fluminense.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3291/ind_36_2026_dilton_pavimentacao_antonio_silva.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3292/ind_37_2026_ariel_reforma_praca_malhador.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3293/ind_38_2026_ariel_reforma_praca_cabeceiras.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3294/ind_39_2026_ariel_reforma_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3295/ind_40_2026_ariel_reforma_praca_patos.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3297/ind_41_2025_cesar_reforma_acougue_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3298/ind_42_2026_cesar_reforma_posto_saude_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3299/ind_43_2026_marli_ampliacao_escola_arlindo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3301/ind_44_2026_luzia_pavimentacao_rua_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3303/ind_elizane_2026_01_reforma_praca_sao_roque_elizane_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3304/lei_grh_itamar_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3311/ind_47_2026_cesar_reforma_praca_biblia.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3312/ind_48_2026_manu_pavimentacao_rua_teodoro_ramos.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3313/ind_49_2026_urbano_pavimentacao_rua_chico_mendes_nova_palmares_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3314/ind_50_2026_leo_portal_cidade.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3316/ind_51_2026_ariel_construcao_praca_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3317/ind_52_2026_ariel_encascalhemanto_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3318/ind_53_2026_marli_reforma_estadio_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3319/ind_54_2026_leo_drenagem_rede_esgoto.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3320/ind_55_2026_elizane_reforma_praca_ipoeirinha.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3322/ind_56_2026_mazinho_pavimentacao_cachorrinha.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3325/indicacao_reforma_ampliacao_praca_tapera_elizane.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3327/ind_58_2026_cesar_reforma_praca_biblia.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3328/ind_59_2026_luzia_contrucao_praca_jiboia.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3329/ind_60_2026_marli_iluminacao_trcho_bandiacu_balagao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3330/ind_61_2026_manu_apresentacao_antiprojeto.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3331/ind_62_2026_lindo_reforma_praca_maxixe.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3332/ind_63_2026_robenilton_construcao_parque_memorial_palontologico.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3333/ind_64_2026_ariel_encascalhamento_populares_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3334/ind_65_2026_dilton_pavimentacao_quarta_travessa_pampulha.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3337/ind_66_2026_cesar_pavimentacao_oziel_lima.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3340/ind_67_2026_leo_pavimentacao_rua_jose_pio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3341/ind_68_2026_luzia_aquisicao_veiculo_saude.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3342/ind_69_2026_vagen_reforma_praca_aroeira.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3343/ind_70_2026_manu_secretaria_mulher.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3345/ind_71_2026_elizane_construcao_complexo_distrito_almas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3347/ind_72_2026_lindo_construcao_praca_pedras.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3351/ind_73_2026_elizane_indica_construcao_praca_domingos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3352/ind_74_2026_dilton_construcao_praca_amorasa.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3355/ind_75_2026_robenilton_pavimentacao_rua_nova_america.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3356/ind_76_2026_cesar_pavimentacao_rua_braulio_santos.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3358/ind_77_2026_leo_funcionamento_posto_saude.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3359/ind_78_2026_beto_construcao_praca_nova_palmares.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3380/ind_79_2026_mazinho_reforma_campo_domingos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3386/ind_80_2026_marli_reforma_usf_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3387/ind_80_2026_jai_contrucao_praca_vila_cheba.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3397/ind_82_2025_dilton_reforma_praca_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3398/ind_83_2026_dilton_pavimentacao_rua_nova.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3399/ind_84_2026_marli_contrucao_do_caps_ad.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3400/ind_85_2026_mazinho_reforma_quadra_domingos.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3401/ind_86_2026_elizane_reforma_praca_terra_nova.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3402/ind_87_2026_robenilton_pavimentacao_rua_sifronio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3407/ind_88_2026_lindo_construcao_praca_fazenda_tanque.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3410/ind_89_2026_jai_passagem_molhada_claros.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3413/ind_90_206_leo_pavimentacao_rua_brasilio_cunha.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3414/ind91_2026_luzia_pavimentacao_1atravessa_matadouro_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3425/construcao_de_uma_praca_no_bairro_nova_esperanca2c_neste_municipio_de_conceicao_do_coite_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3426/construcao_de_uma_praca_no_bairro_mansao_pai_bico2c_neste_municipio_de_conceicao_do_coite_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3429/reforma_do_centro_comercial_do_distrito_de_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3433/ind_95_2026_mazinho_iluminacaao_campo_tapera.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3434/ind_96_2026_elizane_pavimentacao_2_travessa_sergio_ramos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3246/plc_01_2026_fixa_psio_salarial_acs_aces.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3249/plc_02_206_executivo_fixa_salario_minimo_servidores_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3306/plc_03_2026_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3307/plc_04_2026_executivo_fixa_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3323/plc_058_2025_e3xecutivo_altera_lei_103.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3361/plc_06_2026_executivo_criacao_cargos_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3366/plc_07_2026_mesa_altera_lei_000129.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3237/plo_01_2026_executivo_reducao_carga_horaria_servidores_tea.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3260/plo_02_2026_vagner_oifializa_altera_denominacao_avenida.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3274/plo_03_2026_dilton_denomina_concentracao_micareta.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3308/plo_04_2026_executivo_altera_lei_1114.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3344/plo_05_2026_lindo_reconhece_pascoelinha_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3350/plo_06_2026_robenilton_instituicao_bandeiras_distrito.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3357/plo_07_2026_marli_reconhece_rapa_patrimonio_cultura.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3365/plo_08_2026_ariel_rup_associacao_judo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3371/plo_09_2026_jai_reconhce_patrimonio_cultura_salgadalia_substituicao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3372/plo_10_2026_executivo_altera_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3374/plo_11_2026_lindo_rup_associacao_comunitaria_fazenda_correia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3375/plo_12_2026_lindo_rup_associacao_fazenda_ladeira.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3378/plo_13_2026_executivo_ldo_2027_susbstituicao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3389/plo_14_2026_exeucito_autoriza_operacao_credito.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3392/avenida_goiabeira_03_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3403/plo_16_2026_lindo_rup_associacao_desenvolvimento_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3404/plo_17_2026_lindo_rup_associacao_morados_mancambira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3405/plo_18_2026_executivo_dispoe_desafetacao_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3427/plo_19_2026_dilton_reconhece_vaqueros_coiteense_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3428/plo_20_2026_dilton_reconhece_calvagadas_sertanejas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3436/plo_21_2026_leo_servico_embalagns.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3437/plo_22_2026_leo_dispoe_obrigatoriedade_qr_code.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3440/plo_23_2026_jai_denomina_recepcao_da_camara.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3448/plo_24_2026_dilton_rup_associacao_comunitaria_sambaiba.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3459/plo_25_2026_manu_semana_municipal_empreendorismo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3462/plo_26_2025_executivo_cria_parque_mucambo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3300/rf_pdl_01_2026_trofeu_idalice_mascarenhas_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3310/pdl_02_2026_jai_tc_maria_aparecida_vieira_teixeira_corrijido.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3326/pdl_03_2025_elizane_tc_heloisa_gomes.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3346/pdl_04_2026_mesa_eleicao_da_mesa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3390/rf_05_pdl_2026_trofeu_zequinha_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3393/pdl_06_2026_lindo_medalha_merito_educacional.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3411/pdl_07_2026_jai_tc_silvana_janott.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3273/pr_01_2026_mesa_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3339/pr_02_2026_mesa_quarentena.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3394/pr_03_2026_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3244/emenda_01_2026_robenilton_plo_01__000060.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3213/req_01_2026_ariel_mocao_aplauso_acov.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3214/req_02_2026_ariel_mocao_aplausos_congregacao_batista_goiabeira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3236/req_03_2026_luzia_mocao_aplauso_clara_simoes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3238/conceicao_do_coite_-_bahia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3240/req_05_2026_mocao_aplauso_terco_homens_goiabeira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3241/req_06_2026_ariel_mocao_aplauso_igreja_assembleia_goiabeira.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3242/req_07_2026_leo_mocao_aplauso_jose_conceicao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3247/req_08_2026_plc_01_2026_tramitacao_especial.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3248/req_09_2026_luzia_mocao_aplauso_grupo_senhora_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3251/req_11_2026_lindo_mocao_aplauso_padre_ricardo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3252/req_12_2026_ariel_mocao_aplauso_cavaleiro_troianos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3253/req_13_2026_parlamentares_req_11_2026_000079.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3254/req_14_2026_lindo_mocao_aplauso_atleta_soraia_silva.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3255/req_15_2026_manu_mocao_aplauso_sindicato_rural.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3256/req_16_2026_jai_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3261/req_17_2026_luzia_mocao_aplauso_grupo_senhora_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3262/req_18_2026_manu_trofeu_idalice_maria_bernadete.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3263/req_19_2026_dilton_mocao_pesar_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3264/oficio_n.o_022-2026-gp-camara.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3265/req_212026_luzia_trofeu_idalicde_maria_joaquina.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3266/requerimento_trofeu_idalice_indicacao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3268/req_23_2026_dilton_trofeu_idalice_alexandra.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3269/req_24_2026_lindo_trofeu_idalice__valdomira.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3270/req_25_2026_lindo_trofeu_idalice__adeane.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3271/req_26_2026_ariel_trofeu_idalice_fabiana.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3272/req_27_2026_dilton_mocao_aplauso_natal_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3275/req_28_2026_leo_trofeu_idalice_maria_lourdes.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3276/indicacao_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3277/req_30_2026_cesar_trofeu_idalice_vandira_ferreira.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3278/requerimento_trofeu_idalice_indicacao_adriana_elizane.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3279/req_32_2026_vagner_trofeu_idalice_alice_saturnina.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3280/req_33_2026_marli_troque_idalice_irineia.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3281/req__34_2026_lideres_plo_03_000083.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3282/req_35_2026_robenilton_trofeu_idalice_laura_pinto.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3286/req_36_2026_manu_mocao_aplauso_davi_macedo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3296/req_37_2026_acordo_tramitacao_plo_85_000090.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3302/req_38_2026_lindo_mocao_aplauso_tenete_maria_parecdida.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3305/req_39_2026_acordo_req_38_000092.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3315/req_40__2026_robenilton_solicita_informacoes_acs.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3321/req_41_2026_manu_mocaoaplauso_esmeraldo_lopes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3335/req_42_2026_jai_mocao_aplauso_juiza_silvana.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3336/req_43_2026_acordo_lideres_req_42_000119.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3338/req_44_2026_jai_mocao_aplauso_juiza_loren.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3348/req_45_2026_jai_mocao_aplauso_dr_gerivaldo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3349/req_46_2026_elizane_mocao_aplasuo_eusa_narrativa_negras.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3353/req_47_2026_acordo_plo_05_000123.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3354/req_48_2026_elizane_trofeu_zequinha_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3360/req_49_2026_beto_trofeu_zequinha_silverio.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3362/req_50_2026_robenilton_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3363/req_51_2026_ariel_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3364/req___2026_ja_indicacao_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3367/req_53_2026_luzia__trofeu_zequinha_neide.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3368/req_54_2026_jai_mocao_aplauso_dr_salomao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3369/req_55_2026_lindo_trofeu_zequinha_adriana.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3370/req_56_2026_marli_trofeu_zequinha_rafaela.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3373/req_50_2026_dilton_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3376/req_58_2026_manu_trofeu_zequinha_ze_carneiro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3377/req_59_2026_leo_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3379/req_60_2026_mazinho_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3381/req_61_urbano_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3382/req_62_2026_vagner_trofeu_zequinha.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3383/req_63_mocao_aplausos_caecdt.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3384/req_64_2026_dilton_mocao_aplausos_valdir.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3385/req_65_2026_dilton_mocao_alausos_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3391/req_66_2026_mocao_aplausos_taciane.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3395/req_67_2026_acordfo_tramitacao_pdl_06_2026_000141.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3396/req_68_2026_mocao_aplauso_brigada_voluntaria_anjos_da_vida.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3406/req__2026_jai_mocao_aplauso_campeonato_rural_salgadense_000146.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3408/req_70_2026_lindo_mocao_aplauso_gupo_coite_ayalla.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3409/req_71_2026_lindo_mocao_aplauso_lais_patina_coite.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3412/req_72_2026_marli_relacao_nominal_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3430/req_73_2026_mocao_aplauso_taun_grupo_patina.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3431/req_marli_audiencia.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3432/mocao_aplauso_cavalgada_amigos_sela_almas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3435/req_76_2026_jai_trofeu_merido_municipal.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3439/req__77_2026_jai_mocao_pesar_luciana_araujo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3441/req_78_2026_dilton_merito_municipal_sizinia.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3442/req_79_2026_manu_mocao_aplausos_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3443/req_80_2026_mazinha_merito_municipal_conceicao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3444/req_81_2026_robenilton_merito_municipal_vitor.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3445/req_82_2026_medalha_merito_municipal.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3446/req_83_2026_leo_merito_municipal_alicia.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3447/req_84_2026_vagner_medalha_merito_municipal.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3449/req_80_2026_cesar_medalha_merito_municipal.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3450/req_86_2026_elizane_medalha_merito_municipal.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3451/req_87_2026_luzia_medalha_merito_municipla.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3452/req_88_2026_urbano_medalha_merito_municipal_renivaldo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3453/req_89_2026_lindo_medalha_merito_municipal.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3455/req_90_2026_ariel_medalha_merito_municipal.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3460/req_91_2026_lindo_geaovane_carneiro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3215/ind_01_2026_beto_contrucao_praca_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3216/ind_02_2026_beto_reforma_praca_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3217/ind_03_2026_beto_pavimentacao_estrada__piata.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3218/ind_04_2026_beto_passagem_molhada_baton.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3219/ind_05_2026_bet_constrcao_centrod_abastecimento_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3220/ind_06_2026_beto_construcao_campo_society_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3221/ind_07_2026_beto_pavimentacao_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3222/ind_08_2026_beto_reforma_praca_vargem.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3223/ind_09_2026_beto_reforma_praca_baton.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3224/ind_10_2026_beto_constrcao_posto_saude_caruaru.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3225/ind_11_2026_beto_pavimentacao_caruaru.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3226/ind_12_2026_vagner_construcao_praca_vila_brasil.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3227/ind_13_2026_cesar_reforma_praca_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3228/ind_14_2026_beto_pavimentacao_rua_jose_germano.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3229/ind_15_2026_vagner_reforma_praca_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3230/ind_16_2026_vagner_pavimentacao_rua_normando_lopes.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3231/ind_17_2026_vagner_pavimentacao_estrada_sede_cemiterio_novo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3232/ind_18_2026_vagner_pavimentacao_distrito_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3233/ind_19_2026_vagner_construcao_complexo_esportivo_aroeira.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3234/ind_20_2026_beto_pavimentacao_rua_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3235/ind_21_2026_leo_reforma_praca_caruaru.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3239/ind_22_2026_manu_instalacao_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3243/ind_23_2026_manu_construcao_da_praca_alto_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3245/ind_24_2026_dilton_pavimentacao_rua_ruinha_morro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3257/ind_25_2026__mazinho_pavimentacao_rua_antonio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3258/ind_26_2026_lindo_reforma_praca_onca.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3259/ind_27_2026_lindo_reforma_praca_juazeinho.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3267/ind_28_2026_beto_pavimentacao_santa_rosa_rua_davi_lopes.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3283/ind_29_2026_robenilton_termo_coperacao_tecnica.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3284/ind_30_2026_lindo_reforma_praca_lagoa_meio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3285/doc_indicacao_reforma_praca_dist_goiabeira..pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3287/ind_32_2026_mazinho_pavimentacao_joao_souza.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3288/ind_33_2026_leo_construcao_praca_barreiros.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3289/ind_34_2026_dilton_construcao_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3290/ind_35_2026._dilton_construcao_complexo_esportivo_fluminense.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3291/ind_36_2026_dilton_pavimentacao_antonio_silva.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3292/ind_37_2026_ariel_reforma_praca_malhador.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3293/ind_38_2026_ariel_reforma_praca_cabeceiras.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3294/ind_39_2026_ariel_reforma_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3295/ind_40_2026_ariel_reforma_praca_patos.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3297/ind_41_2025_cesar_reforma_acougue_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3298/ind_42_2026_cesar_reforma_posto_saude_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3299/ind_43_2026_marli_ampliacao_escola_arlindo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3301/ind_44_2026_luzia_pavimentacao_rua_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3303/ind_elizane_2026_01_reforma_praca_sao_roque_elizane_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3304/lei_grh_itamar_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3311/ind_47_2026_cesar_reforma_praca_biblia.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3312/ind_48_2026_manu_pavimentacao_rua_teodoro_ramos.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3313/ind_49_2026_urbano_pavimentacao_rua_chico_mendes_nova_palmares_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3314/ind_50_2026_leo_portal_cidade.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3316/ind_51_2026_ariel_construcao_praca_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3317/ind_52_2026_ariel_encascalhemanto_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3318/ind_53_2026_marli_reforma_estadio_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3319/ind_54_2026_leo_drenagem_rede_esgoto.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3320/ind_55_2026_elizane_reforma_praca_ipoeirinha.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3322/ind_56_2026_mazinho_pavimentacao_cachorrinha.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3325/indicacao_reforma_ampliacao_praca_tapera_elizane.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3327/ind_58_2026_cesar_reforma_praca_biblia.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3328/ind_59_2026_luzia_contrucao_praca_jiboia.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3329/ind_60_2026_marli_iluminacao_trcho_bandiacu_balagao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3330/ind_61_2026_manu_apresentacao_antiprojeto.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3331/ind_62_2026_lindo_reforma_praca_maxixe.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3332/ind_63_2026_robenilton_construcao_parque_memorial_palontologico.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3333/ind_64_2026_ariel_encascalhamento_populares_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3334/ind_65_2026_dilton_pavimentacao_quarta_travessa_pampulha.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3337/ind_66_2026_cesar_pavimentacao_oziel_lima.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3340/ind_67_2026_leo_pavimentacao_rua_jose_pio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3341/ind_68_2026_luzia_aquisicao_veiculo_saude.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3342/ind_69_2026_vagen_reforma_praca_aroeira.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3343/ind_70_2026_manu_secretaria_mulher.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3345/ind_71_2026_elizane_construcao_complexo_distrito_almas.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3347/ind_72_2026_lindo_construcao_praca_pedras.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3351/ind_73_2026_elizane_indica_construcao_praca_domingos.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3352/ind_74_2026_dilton_construcao_praca_amorasa.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3355/ind_75_2026_robenilton_pavimentacao_rua_nova_america.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3356/ind_76_2026_cesar_pavimentacao_rua_braulio_santos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3358/ind_77_2026_leo_funcionamento_posto_saude.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3359/ind_78_2026_beto_construcao_praca_nova_palmares.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3380/ind_79_2026_mazinho_reforma_campo_domingos.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3386/ind_80_2026_marli_reforma_usf_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3387/ind_80_2026_jai_contrucao_praca_vila_cheba.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3397/ind_82_2025_dilton_reforma_praca_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3398/ind_83_2026_dilton_pavimentacao_rua_nova.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3399/ind_84_2026_marli_contrucao_do_caps_ad.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3400/ind_85_2026_mazinho_reforma_quadra_domingos.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3401/ind_86_2026_elizane_reforma_praca_terra_nova.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3402/ind_87_2026_robenilton_pavimentacao_rua_sifronio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3407/ind_88_2026_lindo_construcao_praca_fazenda_tanque.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3410/ind_89_2026_jai_passagem_molhada_claros.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3413/ind_90_206_leo_pavimentacao_rua_brasilio_cunha.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3414/ind91_2026_luzia_pavimentacao_1atravessa_matadouro_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3425/construcao_de_uma_praca_no_bairro_nova_esperanca2c_neste_municipio_de_conceicao_do_coite_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3426/construcao_de_uma_praca_no_bairro_mansao_pai_bico2c_neste_municipio_de_conceicao_do_coite_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3429/reforma_do_centro_comercial_do_distrito_de_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3433/ind_95_2026_mazinho_iluminacaao_campo_tapera.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3434/ind_96_2026_elizane_pavimentacao_2_travessa_sergio_ramos.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3454/ind_97_2026_mazinho_ilumi8nacao_campo_futebol_cachorrinha.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3456/ind_98_2026_leo_construcao_banheiro_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3457/ind_99_2026_leo_construcao_passagem_molhada_pedreira.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2026/3458/ind_100_2026_urbano_pavimentacao_asfaltica_serra_mucambo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H217"/>
+  <dimension ref="A1:H236"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="180.42578125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="158.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="170.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -3556,4852 +3739,5346 @@
       </c>
       <c r="D31" t="s">
         <v>42</v>
       </c>
       <c r="E31" t="s">
         <v>43</v>
       </c>
       <c r="F31" t="s">
         <v>76</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H31" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="D32" t="s">
-        <v>137</v>
+        <v>42</v>
       </c>
       <c r="E32" t="s">
+        <v>43</v>
+      </c>
+      <c r="F32" t="s">
+        <v>51</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="F32" t="s">
+      <c r="H32" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>140</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>141</v>
+      </c>
+      <c r="D33" t="s">
+        <v>42</v>
+      </c>
+      <c r="E33" t="s">
+        <v>43</v>
+      </c>
+      <c r="F33" t="s">
         <v>142</v>
-      </c>
-[...13 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H33" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>145</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>21</v>
+        <v>146</v>
       </c>
       <c r="D34" t="s">
-        <v>137</v>
+        <v>42</v>
       </c>
       <c r="E34" t="s">
-        <v>138</v>
+        <v>43</v>
       </c>
       <c r="F34" t="s">
-        <v>146</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>147</v>
       </c>
       <c r="H34" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>149</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="E35" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="F35" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="H35" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D36" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="E36" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="F36" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="H36" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D37" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="E37" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="F37" t="s">
-        <v>58</v>
+        <v>159</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="H37" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D38" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="E38" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="F38" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="H38" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D39" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="E39" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="F39" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="H39" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="D40" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="E40" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="F40" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="H40" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="D41" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="E41" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="F41" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="H41" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="E42" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F42" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="H42" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D43" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="E43" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="F43" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>180</v>
       </c>
       <c r="H43" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>182</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D44" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="E44" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="F44" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>183</v>
       </c>
       <c r="H44" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>185</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D45" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="E45" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="F45" t="s">
-        <v>186</v>
+        <v>62</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H45" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D46" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E46" t="s">
-        <v>179</v>
+        <v>192</v>
+      </c>
+      <c r="F46" t="s">
+        <v>71</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="H46" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>195</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" t="s">
+        <v>191</v>
+      </c>
+      <c r="E47" t="s">
         <v>192</v>
-      </c>
-[...10 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F47" t="s">
         <v>71</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="H47" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D48" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E48" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F48" t="s">
-        <v>71</v>
+        <v>199</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="H48" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D49" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E49" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>192</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="H49" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="D50" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E50" t="s">
-        <v>179</v>
+        <v>192</v>
+      </c>
+      <c r="F50" t="s">
+        <v>71</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H50" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="D51" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E51" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F51" t="s">
-        <v>186</v>
+        <v>71</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="H51" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="D52" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E52" t="s">
-        <v>179</v>
+        <v>192</v>
+      </c>
+      <c r="F52" t="s">
+        <v>125</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="H52" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="D53" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E53" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>192</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="H53" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="D54" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E54" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F54" t="s">
-        <v>71</v>
+        <v>199</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="H54" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="D55" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E55" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="H55" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D56" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E56" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F56" t="s">
         <v>58</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="H56" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="D57" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E57" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F57" t="s">
-        <v>223</v>
+        <v>71</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="H57" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="D58" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E58" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>192</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="H58" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="D59" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E59" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F59" t="s">
-        <v>186</v>
+        <v>58</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="H59" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="D60" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E60" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F60" t="s">
-        <v>223</v>
+        <v>142</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="H60" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="D61" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E61" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F61" t="s">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="H61" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="D62" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E62" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>199</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="H62" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="D63" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E63" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F63" t="s">
-        <v>186</v>
+        <v>142</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="H63" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="D64" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E64" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F64" t="s">
-        <v>245</v>
+        <v>51</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="H64" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="D65" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E65" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F65" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="H65" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>252</v>
+        <v>124</v>
       </c>
       <c r="D66" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E66" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F66" t="s">
-        <v>58</v>
+        <v>199</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H66" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="D67" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E67" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F67" t="s">
         <v>257</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H67" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>260</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
+        <v>133</v>
+      </c>
+      <c r="D68" t="s">
+        <v>191</v>
+      </c>
+      <c r="E68" t="s">
+        <v>192</v>
+      </c>
+      <c r="F68" t="s">
+        <v>51</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="D68" t="s">
-[...8 lines deleted...]
-      <c r="G68" s="1" t="s">
+      <c r="H68" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>263</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>137</v>
+      </c>
+      <c r="D69" t="s">
+        <v>191</v>
+      </c>
+      <c r="E69" t="s">
+        <v>192</v>
+      </c>
+      <c r="F69" t="s">
+        <v>58</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="H69" t="s">
         <v>265</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>266</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>141</v>
+      </c>
+      <c r="D70" t="s">
+        <v>191</v>
+      </c>
+      <c r="E70" t="s">
+        <v>192</v>
+      </c>
+      <c r="F70" t="s">
+        <v>267</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="H70" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>270</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>146</v>
+      </c>
+      <c r="D71" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" t="s">
+        <v>192</v>
+      </c>
+      <c r="F71" t="s">
+        <v>71</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H71" t="s">
         <v>272</v>
-      </c>
-[...19 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="D72" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E72" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F72" t="s">
-        <v>279</v>
+        <v>51</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="H72" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="D73" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E73" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F73" t="s">
-        <v>146</v>
+        <v>125</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="H73" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="D74" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E74" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F74" t="s">
-        <v>47</v>
+        <v>283</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="H74" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>286</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>287</v>
+      </c>
+      <c r="D75" t="s">
+        <v>191</v>
+      </c>
+      <c r="E75" t="s">
+        <v>192</v>
+      </c>
+      <c r="F75" t="s">
+        <v>288</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H75" t="s">
         <v>290</v>
-      </c>
-[...19 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>291</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>292</v>
+      </c>
+      <c r="D76" t="s">
+        <v>191</v>
+      </c>
+      <c r="E76" t="s">
+        <v>192</v>
+      </c>
+      <c r="F76" t="s">
+        <v>159</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H76" t="s">
         <v>294</v>
-      </c>
-[...16 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>295</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>296</v>
+      </c>
+      <c r="D77" t="s">
+        <v>191</v>
+      </c>
+      <c r="E77" t="s">
+        <v>192</v>
+      </c>
+      <c r="F77" t="s">
+        <v>47</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H77" t="s">
         <v>298</v>
-      </c>
-[...19 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>299</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>300</v>
+      </c>
+      <c r="D78" t="s">
+        <v>191</v>
+      </c>
+      <c r="E78" t="s">
+        <v>192</v>
+      </c>
+      <c r="F78" t="s">
+        <v>66</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H78" t="s">
         <v>302</v>
-      </c>
-[...19 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>303</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>304</v>
+      </c>
+      <c r="D79" t="s">
+        <v>191</v>
+      </c>
+      <c r="E79" t="s">
+        <v>192</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H79" t="s">
         <v>306</v>
-      </c>
-[...16 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>307</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>308</v>
+      </c>
+      <c r="D80" t="s">
+        <v>191</v>
+      </c>
+      <c r="E80" t="s">
+        <v>192</v>
+      </c>
+      <c r="F80" t="s">
+        <v>62</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H80" t="s">
         <v>310</v>
-      </c>
-[...19 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>311</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>312</v>
+      </c>
+      <c r="D81" t="s">
+        <v>191</v>
+      </c>
+      <c r="E81" t="s">
+        <v>192</v>
+      </c>
+      <c r="F81" t="s">
+        <v>142</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H81" t="s">
         <v>314</v>
-      </c>
-[...16 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>315</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>316</v>
+      </c>
+      <c r="D82" t="s">
+        <v>191</v>
+      </c>
+      <c r="E82" t="s">
+        <v>192</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H82" t="s">
         <v>318</v>
-      </c>
-[...19 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>319</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>320</v>
+      </c>
+      <c r="D83" t="s">
+        <v>191</v>
+      </c>
+      <c r="E83" t="s">
+        <v>192</v>
+      </c>
+      <c r="F83" t="s">
+        <v>76</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H83" t="s">
         <v>322</v>
-      </c>
-[...19 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>323</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>324</v>
+      </c>
+      <c r="D84" t="s">
+        <v>191</v>
+      </c>
+      <c r="E84" t="s">
+        <v>192</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H84" t="s">
         <v>326</v>
-      </c>
-[...19 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>327</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>328</v>
+      </c>
+      <c r="D85" t="s">
+        <v>191</v>
+      </c>
+      <c r="E85" t="s">
+        <v>192</v>
+      </c>
+      <c r="F85" t="s">
+        <v>62</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H85" t="s">
         <v>330</v>
-      </c>
-[...19 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="D86" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E86" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F86" t="s">
-        <v>76</v>
+        <v>142</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="H86" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="D87" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E87" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F87" t="s">
         <v>76</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="H87" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>339</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>340</v>
+      </c>
+      <c r="D88" t="s">
+        <v>191</v>
+      </c>
+      <c r="E88" t="s">
+        <v>192</v>
+      </c>
+      <c r="F88" t="s">
+        <v>341</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H88" t="s">
         <v>343</v>
-      </c>
-[...19 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>344</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>345</v>
+      </c>
+      <c r="D89" t="s">
+        <v>191</v>
+      </c>
+      <c r="E89" t="s">
+        <v>192</v>
+      </c>
+      <c r="F89" t="s">
+        <v>76</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H89" t="s">
         <v>347</v>
-      </c>
-[...19 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>348</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>349</v>
+      </c>
+      <c r="D90" t="s">
+        <v>191</v>
+      </c>
+      <c r="E90" t="s">
+        <v>192</v>
+      </c>
+      <c r="F90" t="s">
+        <v>76</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H90" t="s">
         <v>351</v>
-      </c>
-[...19 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>352</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>353</v>
+      </c>
+      <c r="D91" t="s">
+        <v>191</v>
+      </c>
+      <c r="E91" t="s">
+        <v>192</v>
+      </c>
+      <c r="F91" t="s">
+        <v>159</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H91" t="s">
         <v>355</v>
-      </c>
-[...19 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>356</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>357</v>
+      </c>
+      <c r="D92" t="s">
+        <v>191</v>
+      </c>
+      <c r="E92" t="s">
+        <v>192</v>
+      </c>
+      <c r="F92" t="s">
+        <v>341</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H92" t="s">
         <v>359</v>
-      </c>
-[...19 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>360</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>361</v>
+      </c>
+      <c r="D93" t="s">
+        <v>191</v>
+      </c>
+      <c r="E93" t="s">
+        <v>192</v>
+      </c>
+      <c r="F93" t="s">
+        <v>159</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H93" t="s">
         <v>363</v>
-      </c>
-[...19 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>364</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>365</v>
+      </c>
+      <c r="D94" t="s">
+        <v>191</v>
+      </c>
+      <c r="E94" t="s">
+        <v>192</v>
+      </c>
+      <c r="F94" t="s">
+        <v>257</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H94" t="s">
         <v>367</v>
-      </c>
-[...19 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>368</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>369</v>
+      </c>
+      <c r="D95" t="s">
+        <v>191</v>
+      </c>
+      <c r="E95" t="s">
+        <v>192</v>
+      </c>
+      <c r="F95" t="s">
+        <v>62</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H95" t="s">
         <v>371</v>
-      </c>
-[...19 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>372</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>373</v>
+      </c>
+      <c r="D96" t="s">
+        <v>191</v>
+      </c>
+      <c r="E96" t="s">
+        <v>192</v>
+      </c>
+      <c r="F96" t="s">
+        <v>71</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H96" t="s">
         <v>375</v>
-      </c>
-[...19 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>376</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>377</v>
+      </c>
+      <c r="D97" t="s">
+        <v>191</v>
+      </c>
+      <c r="E97" t="s">
+        <v>192</v>
+      </c>
+      <c r="F97" t="s">
+        <v>76</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H97" t="s">
         <v>379</v>
-      </c>
-[...19 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>380</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>381</v>
+      </c>
+      <c r="D98" t="s">
+        <v>191</v>
+      </c>
+      <c r="E98" t="s">
+        <v>192</v>
+      </c>
+      <c r="F98" t="s">
+        <v>199</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H98" t="s">
         <v>383</v>
-      </c>
-[...19 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>384</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>385</v>
+      </c>
+      <c r="D99" t="s">
+        <v>191</v>
+      </c>
+      <c r="E99" t="s">
+        <v>192</v>
+      </c>
+      <c r="F99" t="s">
+        <v>76</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H99" t="s">
         <v>387</v>
-      </c>
-[...19 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>388</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>389</v>
+      </c>
+      <c r="D100" t="s">
+        <v>191</v>
+      </c>
+      <c r="E100" t="s">
+        <v>192</v>
+      </c>
+      <c r="F100" t="s">
+        <v>58</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H100" t="s">
         <v>391</v>
-      </c>
-[...19 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>392</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>393</v>
+      </c>
+      <c r="D101" t="s">
+        <v>191</v>
+      </c>
+      <c r="E101" t="s">
+        <v>192</v>
+      </c>
+      <c r="F101" t="s">
+        <v>66</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H101" t="s">
         <v>395</v>
-      </c>
-[...19 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>396</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>397</v>
+      </c>
+      <c r="D102" t="s">
+        <v>191</v>
+      </c>
+      <c r="E102" t="s">
+        <v>192</v>
+      </c>
+      <c r="F102" t="s">
+        <v>51</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H102" t="s">
         <v>399</v>
-      </c>
-[...19 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>400</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>401</v>
+      </c>
+      <c r="D103" t="s">
+        <v>191</v>
+      </c>
+      <c r="E103" t="s">
+        <v>192</v>
+      </c>
+      <c r="F103" t="s">
+        <v>142</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H103" t="s">
         <v>403</v>
-      </c>
-[...19 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>404</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>405</v>
+      </c>
+      <c r="D104" t="s">
+        <v>191</v>
+      </c>
+      <c r="E104" t="s">
+        <v>192</v>
+      </c>
+      <c r="F104" t="s">
+        <v>125</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H104" t="s">
         <v>407</v>
-      </c>
-[...19 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>408</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>409</v>
+      </c>
+      <c r="D105" t="s">
+        <v>191</v>
+      </c>
+      <c r="E105" t="s">
+        <v>192</v>
+      </c>
+      <c r="F105" t="s">
+        <v>283</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H105" t="s">
         <v>411</v>
-      </c>
-[...19 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>412</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>413</v>
+      </c>
+      <c r="D106" t="s">
+        <v>191</v>
+      </c>
+      <c r="E106" t="s">
+        <v>192</v>
+      </c>
+      <c r="F106" t="s">
+        <v>267</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H106" t="s">
         <v>415</v>
-      </c>
-[...19 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>416</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>417</v>
+      </c>
+      <c r="D107" t="s">
+        <v>191</v>
+      </c>
+      <c r="E107" t="s">
+        <v>192</v>
+      </c>
+      <c r="F107" t="s">
+        <v>47</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H107" t="s">
         <v>419</v>
-      </c>
-[...19 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>420</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>421</v>
+      </c>
+      <c r="D108" t="s">
+        <v>191</v>
+      </c>
+      <c r="E108" t="s">
+        <v>192</v>
+      </c>
+      <c r="F108" t="s">
+        <v>267</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H108" t="s">
         <v>423</v>
-      </c>
-[...19 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>424</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>425</v>
+      </c>
+      <c r="D109" t="s">
+        <v>191</v>
+      </c>
+      <c r="E109" t="s">
+        <v>192</v>
+      </c>
+      <c r="F109" t="s">
+        <v>51</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H109" t="s">
         <v>427</v>
-      </c>
-[...16 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>428</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>429</v>
+      </c>
+      <c r="D110" t="s">
+        <v>191</v>
+      </c>
+      <c r="E110" t="s">
+        <v>192</v>
+      </c>
+      <c r="F110" t="s">
+        <v>51</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H110" t="s">
         <v>431</v>
-      </c>
-[...19 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>432</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>433</v>
+      </c>
+      <c r="D111" t="s">
+        <v>191</v>
+      </c>
+      <c r="E111" t="s">
+        <v>192</v>
+      </c>
+      <c r="F111" t="s">
+        <v>51</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H111" t="s">
         <v>435</v>
-      </c>
-[...19 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>436</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>437</v>
+      </c>
+      <c r="D112" t="s">
+        <v>191</v>
+      </c>
+      <c r="E112" t="s">
+        <v>192</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H112" t="s">
         <v>439</v>
-      </c>
-[...19 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>440</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>441</v>
+      </c>
+      <c r="D113" t="s">
+        <v>191</v>
+      </c>
+      <c r="E113" t="s">
+        <v>192</v>
+      </c>
+      <c r="F113" t="s">
+        <v>283</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H113" t="s">
         <v>443</v>
-      </c>
-[...19 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>444</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>445</v>
+      </c>
+      <c r="D114" t="s">
+        <v>191</v>
+      </c>
+      <c r="E114" t="s">
+        <v>192</v>
+      </c>
+      <c r="F114" t="s">
+        <v>76</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H114" t="s">
         <v>447</v>
-      </c>
-[...19 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="D115" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="E115" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F115" t="s">
         <v>58</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="H115" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
+        <v>452</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>453</v>
+      </c>
+      <c r="D116" t="s">
+        <v>191</v>
+      </c>
+      <c r="E116" t="s">
+        <v>192</v>
+      </c>
+      <c r="F116" t="s">
+        <v>58</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H116" t="s">
         <v>455</v>
-      </c>
-[...19 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
+        <v>456</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>457</v>
+      </c>
+      <c r="D117" t="s">
+        <v>191</v>
+      </c>
+      <c r="E117" t="s">
+        <v>192</v>
+      </c>
+      <c r="F117" t="s">
+        <v>66</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H117" t="s">
         <v>459</v>
-      </c>
-[...19 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>460</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>461</v>
+      </c>
+      <c r="D118" t="s">
+        <v>191</v>
+      </c>
+      <c r="E118" t="s">
+        <v>192</v>
+      </c>
+      <c r="F118" t="s">
+        <v>58</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H118" t="s">
         <v>463</v>
-      </c>
-[...19 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>464</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>465</v>
+      </c>
+      <c r="D119" t="s">
+        <v>191</v>
+      </c>
+      <c r="E119" t="s">
+        <v>192</v>
+      </c>
+      <c r="F119" t="s">
+        <v>66</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H119" t="s">
         <v>467</v>
-      </c>
-[...19 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>468</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>469</v>
+      </c>
+      <c r="D120" t="s">
+        <v>191</v>
+      </c>
+      <c r="E120" t="s">
+        <v>192</v>
+      </c>
+      <c r="F120" t="s">
+        <v>159</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H120" t="s">
         <v>471</v>
-      </c>
-[...19 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>472</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>473</v>
+      </c>
+      <c r="D121" t="s">
+        <v>191</v>
+      </c>
+      <c r="E121" t="s">
+        <v>192</v>
+      </c>
+      <c r="F121" t="s">
+        <v>76</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H121" t="s">
         <v>475</v>
-      </c>
-[...19 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>476</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>477</v>
+      </c>
+      <c r="D122" t="s">
+        <v>191</v>
+      </c>
+      <c r="E122" t="s">
+        <v>192</v>
+      </c>
+      <c r="F122" t="s">
+        <v>76</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H122" t="s">
         <v>479</v>
-      </c>
-[...19 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>17</v>
+        <v>481</v>
       </c>
       <c r="D123" t="s">
-        <v>480</v>
+        <v>191</v>
       </c>
       <c r="E123" t="s">
-        <v>481</v>
+        <v>192</v>
       </c>
       <c r="F123" t="s">
-        <v>245</v>
+        <v>51</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="H123" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>484</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>485</v>
+      </c>
+      <c r="D124" t="s">
+        <v>191</v>
+      </c>
+      <c r="E124" t="s">
+        <v>192</v>
+      </c>
+      <c r="F124" t="s">
+        <v>142</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H124" t="s">
         <v>487</v>
-      </c>
-[...19 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>488</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>489</v>
+      </c>
+      <c r="D125" t="s">
+        <v>191</v>
+      </c>
+      <c r="E125" t="s">
+        <v>192</v>
+      </c>
+      <c r="F125" t="s">
+        <v>283</v>
+      </c>
+      <c r="G125" s="1" t="s">
         <v>490</v>
       </c>
-      <c r="B125" t="s">
-[...14 lines deleted...]
-      <c r="G125" s="1" t="s">
+      <c r="H125" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>492</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
         <v>493</v>
       </c>
-      <c r="B126" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D126" t="s">
-        <v>480</v>
+        <v>191</v>
       </c>
       <c r="E126" t="s">
-        <v>481</v>
+        <v>192</v>
       </c>
       <c r="F126" t="s">
-        <v>245</v>
+        <v>62</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>494</v>
       </c>
       <c r="H126" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>496</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>34</v>
+        <v>497</v>
       </c>
       <c r="D127" t="s">
-        <v>480</v>
+        <v>191</v>
       </c>
       <c r="E127" t="s">
-        <v>481</v>
+        <v>192</v>
       </c>
       <c r="F127" t="s">
-        <v>245</v>
+        <v>142</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="H127" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>501</v>
       </c>
       <c r="D128" t="s">
-        <v>480</v>
+        <v>191</v>
       </c>
       <c r="E128" t="s">
-        <v>481</v>
+        <v>192</v>
       </c>
       <c r="F128" t="s">
-        <v>245</v>
+        <v>125</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="H128" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>70</v>
+        <v>505</v>
       </c>
       <c r="D129" t="s">
-        <v>480</v>
+        <v>191</v>
       </c>
       <c r="E129" t="s">
-        <v>481</v>
+        <v>192</v>
       </c>
       <c r="F129" t="s">
-        <v>245</v>
+        <v>47</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="H129" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>75</v>
+        <v>509</v>
       </c>
       <c r="D130" t="s">
-        <v>480</v>
+        <v>191</v>
       </c>
       <c r="E130" t="s">
-        <v>481</v>
+        <v>192</v>
       </c>
       <c r="F130" t="s">
-        <v>245</v>
+        <v>288</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="H130" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>80</v>
+        <v>513</v>
       </c>
       <c r="D131" t="s">
-        <v>480</v>
+        <v>191</v>
       </c>
       <c r="E131" t="s">
-        <v>481</v>
+        <v>192</v>
       </c>
       <c r="F131" t="s">
-        <v>245</v>
+        <v>159</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="H131" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>84</v>
+        <v>517</v>
       </c>
       <c r="D132" t="s">
-        <v>480</v>
+        <v>191</v>
       </c>
       <c r="E132" t="s">
-        <v>481</v>
+        <v>192</v>
       </c>
       <c r="F132" t="s">
-        <v>245</v>
+        <v>199</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="H132" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>88</v>
+        <v>521</v>
       </c>
       <c r="D133" t="s">
-        <v>480</v>
+        <v>191</v>
       </c>
       <c r="E133" t="s">
-        <v>481</v>
+        <v>192</v>
       </c>
       <c r="F133" t="s">
-        <v>47</v>
+        <v>267</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>515</v>
+        <v>522</v>
       </c>
       <c r="H133" t="s">
-        <v>516</v>
+        <v>523</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>517</v>
+        <v>524</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>92</v>
+        <v>525</v>
       </c>
       <c r="D134" t="s">
-        <v>480</v>
+        <v>191</v>
       </c>
       <c r="E134" t="s">
-        <v>481</v>
+        <v>192</v>
       </c>
       <c r="F134" t="s">
-        <v>279</v>
+        <v>58</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="H134" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>96</v>
+        <v>529</v>
       </c>
       <c r="D135" t="s">
-        <v>480</v>
+        <v>191</v>
       </c>
       <c r="E135" t="s">
-        <v>481</v>
+        <v>192</v>
       </c>
       <c r="F135" t="s">
-        <v>245</v>
+        <v>71</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>521</v>
+        <v>530</v>
       </c>
       <c r="H135" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>523</v>
+        <v>532</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>100</v>
+        <v>533</v>
       </c>
       <c r="D136" t="s">
-        <v>480</v>
+        <v>191</v>
       </c>
       <c r="E136" t="s">
-        <v>481</v>
+        <v>192</v>
       </c>
       <c r="F136" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>524</v>
+        <v>534</v>
       </c>
       <c r="H136" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="D137" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E137" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F137" t="s">
-        <v>47</v>
+        <v>257</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>527</v>
+        <v>539</v>
       </c>
       <c r="H137" t="s">
-        <v>528</v>
+        <v>540</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>529</v>
+        <v>541</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>108</v>
+        <v>17</v>
       </c>
       <c r="D138" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E138" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F138" t="s">
-        <v>47</v>
+        <v>257</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>530</v>
+        <v>542</v>
       </c>
       <c r="H138" t="s">
-        <v>531</v>
+        <v>543</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>532</v>
+        <v>544</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>112</v>
+        <v>21</v>
       </c>
       <c r="D139" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E139" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F139" t="s">
-        <v>47</v>
+        <v>257</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>533</v>
+        <v>545</v>
       </c>
       <c r="H139" t="s">
-        <v>534</v>
+        <v>546</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D140" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E140" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F140" t="s">
-        <v>47</v>
+        <v>257</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>536</v>
+        <v>548</v>
       </c>
       <c r="H140" t="s">
-        <v>537</v>
+        <v>549</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>538</v>
+        <v>550</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="D141" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E141" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F141" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>539</v>
+        <v>551</v>
       </c>
       <c r="H141" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>541</v>
+        <v>553</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="D142" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E142" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F142" t="s">
-        <v>125</v>
+        <v>257</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>542</v>
+        <v>554</v>
       </c>
       <c r="H142" t="s">
-        <v>543</v>
+        <v>555</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>544</v>
+        <v>556</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>129</v>
+        <v>38</v>
       </c>
       <c r="D143" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E143" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F143" t="s">
-        <v>223</v>
+        <v>257</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>545</v>
+        <v>557</v>
       </c>
       <c r="H143" t="s">
-        <v>546</v>
+        <v>558</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>547</v>
+        <v>559</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>133</v>
+        <v>70</v>
       </c>
       <c r="D144" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E144" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F144" t="s">
-        <v>223</v>
+        <v>257</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>548</v>
+        <v>560</v>
       </c>
       <c r="H144" t="s">
-        <v>549</v>
+        <v>561</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>550</v>
+        <v>562</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>252</v>
+        <v>75</v>
       </c>
       <c r="D145" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E145" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F145" t="s">
-        <v>51</v>
+        <v>257</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>551</v>
+        <v>563</v>
       </c>
       <c r="H145" t="s">
-        <v>552</v>
+        <v>564</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>553</v>
+        <v>565</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>256</v>
+        <v>80</v>
       </c>
       <c r="D146" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E146" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F146" t="s">
-        <v>274</v>
+        <v>257</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>554</v>
+        <v>566</v>
       </c>
       <c r="H146" t="s">
-        <v>555</v>
+        <v>567</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>556</v>
+        <v>568</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>261</v>
+        <v>84</v>
       </c>
       <c r="D147" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E147" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F147" t="s">
-        <v>58</v>
+        <v>257</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>557</v>
+        <v>569</v>
       </c>
       <c r="H147" t="s">
-        <v>558</v>
+        <v>570</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>559</v>
+        <v>571</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>265</v>
+        <v>88</v>
       </c>
       <c r="D148" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E148" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F148" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>560</v>
+        <v>572</v>
       </c>
       <c r="H148" t="s">
-        <v>561</v>
+        <v>573</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>562</v>
+        <v>574</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>269</v>
+        <v>92</v>
       </c>
       <c r="D149" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E149" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F149" t="s">
-        <v>245</v>
+        <v>288</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>563</v>
+        <v>575</v>
       </c>
       <c r="H149" t="s">
-        <v>564</v>
+        <v>576</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>565</v>
+        <v>577</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>273</v>
+        <v>96</v>
       </c>
       <c r="D150" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E150" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F150" t="s">
-        <v>62</v>
+        <v>257</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>566</v>
+        <v>578</v>
       </c>
       <c r="H150" t="s">
-        <v>567</v>
+        <v>579</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>568</v>
+        <v>580</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>278</v>
+        <v>100</v>
       </c>
       <c r="D151" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E151" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F151" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>569</v>
+        <v>581</v>
       </c>
       <c r="H151" t="s">
-        <v>570</v>
+        <v>582</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>571</v>
+        <v>583</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>283</v>
+        <v>104</v>
       </c>
       <c r="D152" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E152" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F152" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>572</v>
+        <v>584</v>
       </c>
       <c r="H152" t="s">
-        <v>573</v>
+        <v>585</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>574</v>
+        <v>586</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>287</v>
+        <v>108</v>
       </c>
       <c r="D153" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E153" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F153" t="s">
-        <v>274</v>
+        <v>47</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>575</v>
+        <v>587</v>
       </c>
       <c r="H153" t="s">
-        <v>576</v>
+        <v>588</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>577</v>
+        <v>589</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>291</v>
+        <v>112</v>
       </c>
       <c r="D154" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E154" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F154" t="s">
-        <v>125</v>
+        <v>47</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>578</v>
+        <v>590</v>
       </c>
       <c r="H154" t="s">
-        <v>579</v>
+        <v>591</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>580</v>
+        <v>592</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>295</v>
+        <v>116</v>
       </c>
       <c r="D155" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E155" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F155" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>581</v>
+        <v>593</v>
       </c>
       <c r="H155" t="s">
-        <v>582</v>
+        <v>594</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>583</v>
+        <v>595</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>299</v>
+        <v>120</v>
       </c>
       <c r="D156" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E156" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F156" t="s">
-        <v>51</v>
+        <v>257</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>584</v>
+        <v>596</v>
       </c>
       <c r="H156" t="s">
-        <v>585</v>
+        <v>597</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>586</v>
+        <v>598</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>303</v>
+        <v>124</v>
       </c>
       <c r="D157" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E157" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F157" t="s">
-        <v>51</v>
+        <v>125</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>587</v>
+        <v>599</v>
       </c>
       <c r="H157" t="s">
-        <v>588</v>
+        <v>600</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>589</v>
+        <v>601</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>307</v>
+        <v>129</v>
       </c>
       <c r="D158" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E158" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F158" t="s">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>590</v>
+        <v>602</v>
       </c>
       <c r="H158" t="s">
-        <v>591</v>
+        <v>603</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>592</v>
+        <v>604</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>311</v>
+        <v>133</v>
       </c>
       <c r="D159" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E159" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F159" t="s">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>593</v>
+        <v>605</v>
       </c>
       <c r="H159" t="s">
-        <v>594</v>
+        <v>606</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>595</v>
+        <v>607</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>315</v>
+        <v>137</v>
       </c>
       <c r="D160" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E160" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F160" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>596</v>
+        <v>608</v>
       </c>
       <c r="H160" t="s">
-        <v>597</v>
+        <v>609</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>598</v>
+        <v>610</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>319</v>
+        <v>141</v>
       </c>
       <c r="D161" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E161" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F161" t="s">
-        <v>71</v>
+        <v>283</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>599</v>
+        <v>611</v>
       </c>
       <c r="H161" t="s">
-        <v>600</v>
+        <v>612</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>601</v>
+        <v>613</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>323</v>
+        <v>146</v>
       </c>
       <c r="D162" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E162" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F162" t="s">
-        <v>279</v>
+        <v>58</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>602</v>
+        <v>614</v>
       </c>
       <c r="H162" t="s">
-        <v>603</v>
+        <v>615</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>604</v>
+        <v>616</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>327</v>
+        <v>274</v>
       </c>
       <c r="D163" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E163" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F163" t="s">
-        <v>279</v>
+        <v>58</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>605</v>
+        <v>617</v>
       </c>
       <c r="H163" t="s">
-        <v>606</v>
+        <v>618</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>607</v>
+        <v>619</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>331</v>
+        <v>278</v>
       </c>
       <c r="D164" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E164" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F164" t="s">
-        <v>66</v>
+        <v>257</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>608</v>
+        <v>620</v>
       </c>
       <c r="H164" t="s">
-        <v>609</v>
+        <v>621</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>336</v>
+        <v>282</v>
       </c>
       <c r="D165" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E165" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F165" t="s">
-        <v>186</v>
+        <v>62</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="H165" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>613</v>
+        <v>625</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>340</v>
+        <v>287</v>
       </c>
       <c r="D166" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E166" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F166" t="s">
-        <v>146</v>
+        <v>58</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>614</v>
+        <v>626</v>
       </c>
       <c r="H166" t="s">
-        <v>615</v>
+        <v>627</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>616</v>
+        <v>628</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>344</v>
+        <v>292</v>
       </c>
       <c r="D167" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E167" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F167" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>617</v>
+        <v>629</v>
       </c>
       <c r="H167" t="s">
-        <v>618</v>
+        <v>630</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>348</v>
+        <v>296</v>
       </c>
       <c r="D168" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E168" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F168" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="H168" t="s">
-        <v>621</v>
+        <v>633</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>622</v>
+        <v>634</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>352</v>
+        <v>300</v>
       </c>
       <c r="D169" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E169" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F169" t="s">
-        <v>223</v>
+        <v>125</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>623</v>
+        <v>635</v>
       </c>
       <c r="H169" t="s">
-        <v>624</v>
+        <v>636</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>625</v>
+        <v>637</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>356</v>
+        <v>304</v>
       </c>
       <c r="D170" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E170" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F170" t="s">
-        <v>257</v>
+        <v>51</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>626</v>
+        <v>638</v>
       </c>
       <c r="H170" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>628</v>
+        <v>640</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>360</v>
+        <v>308</v>
       </c>
       <c r="D171" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E171" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F171" t="s">
-        <v>125</v>
+        <v>51</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>629</v>
+        <v>641</v>
       </c>
       <c r="H171" t="s">
-        <v>630</v>
+        <v>642</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>631</v>
+        <v>643</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>364</v>
+        <v>312</v>
       </c>
       <c r="D172" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E172" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F172" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>632</v>
+        <v>644</v>
       </c>
       <c r="H172" t="s">
-        <v>633</v>
+        <v>645</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>634</v>
+        <v>646</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>368</v>
+        <v>316</v>
       </c>
       <c r="D173" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E173" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F173" t="s">
         <v>71</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>635</v>
+        <v>647</v>
       </c>
       <c r="H173" t="s">
-        <v>636</v>
+        <v>648</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>637</v>
+        <v>649</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>372</v>
+        <v>320</v>
       </c>
       <c r="D174" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E174" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F174" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>638</v>
+        <v>650</v>
       </c>
       <c r="H174" t="s">
-        <v>639</v>
+        <v>651</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>640</v>
+        <v>652</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>376</v>
+        <v>324</v>
       </c>
       <c r="D175" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E175" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F175" t="s">
-        <v>125</v>
+        <v>71</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="H175" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>643</v>
+        <v>655</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>380</v>
+        <v>328</v>
       </c>
       <c r="D176" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E176" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F176" t="s">
-        <v>146</v>
+        <v>71</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>644</v>
+        <v>656</v>
       </c>
       <c r="H176" t="s">
-        <v>645</v>
+        <v>657</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>646</v>
+        <v>658</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>384</v>
+        <v>332</v>
       </c>
       <c r="D177" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E177" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F177" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>647</v>
+        <v>659</v>
       </c>
       <c r="H177" t="s">
-        <v>648</v>
+        <v>660</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>388</v>
+        <v>336</v>
       </c>
       <c r="D178" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E178" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F178" t="s">
-        <v>146</v>
+        <v>288</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>650</v>
+        <v>662</v>
       </c>
       <c r="H178" t="s">
-        <v>651</v>
+        <v>663</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>652</v>
+        <v>664</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>392</v>
+        <v>340</v>
       </c>
       <c r="D179" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E179" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F179" t="s">
-        <v>279</v>
+        <v>66</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>653</v>
+        <v>665</v>
       </c>
       <c r="H179" t="s">
-        <v>654</v>
+        <v>666</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>655</v>
+        <v>667</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>396</v>
+        <v>345</v>
       </c>
       <c r="D180" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E180" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F180" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>656</v>
+        <v>668</v>
       </c>
       <c r="H180" t="s">
-        <v>657</v>
+        <v>669</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>658</v>
+        <v>670</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>400</v>
+        <v>349</v>
       </c>
       <c r="D181" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E181" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F181" t="s">
-        <v>66</v>
+        <v>159</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>659</v>
+        <v>671</v>
       </c>
       <c r="H181" t="s">
-        <v>660</v>
+        <v>672</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>661</v>
+        <v>673</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>404</v>
+        <v>353</v>
       </c>
       <c r="D182" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E182" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F182" t="s">
-        <v>223</v>
+        <v>62</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>662</v>
+        <v>674</v>
       </c>
       <c r="H182" t="s">
-        <v>663</v>
+        <v>675</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>664</v>
+        <v>676</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>408</v>
+        <v>357</v>
       </c>
       <c r="D183" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E183" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F183" t="s">
-        <v>58</v>
+        <v>288</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>665</v>
+        <v>677</v>
       </c>
       <c r="H183" t="s">
-        <v>666</v>
+        <v>678</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>667</v>
+        <v>679</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>412</v>
+        <v>361</v>
       </c>
       <c r="D184" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E184" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F184" t="s">
-        <v>62</v>
+        <v>142</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>668</v>
+        <v>680</v>
       </c>
       <c r="H184" t="s">
-        <v>669</v>
+        <v>681</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>670</v>
+        <v>682</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>416</v>
+        <v>365</v>
       </c>
       <c r="D185" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E185" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F185" t="s">
-        <v>71</v>
+        <v>267</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>671</v>
+        <v>683</v>
       </c>
       <c r="H185" t="s">
-        <v>672</v>
+        <v>684</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>673</v>
+        <v>685</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>420</v>
+        <v>369</v>
       </c>
       <c r="D186" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E186" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F186" t="s">
-        <v>51</v>
+        <v>125</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>674</v>
+        <v>686</v>
       </c>
       <c r="H186" t="s">
-        <v>675</v>
+        <v>687</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>676</v>
+        <v>688</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>424</v>
+        <v>373</v>
       </c>
       <c r="D187" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E187" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F187" t="s">
-        <v>279</v>
+        <v>71</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>677</v>
+        <v>689</v>
       </c>
       <c r="H187" t="s">
-        <v>678</v>
+        <v>690</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>679</v>
+        <v>691</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>428</v>
+        <v>377</v>
       </c>
       <c r="D188" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E188" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F188" t="s">
-        <v>125</v>
+        <v>71</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>680</v>
+        <v>692</v>
       </c>
       <c r="H188" t="s">
-        <v>681</v>
+        <v>693</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>682</v>
+        <v>694</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>432</v>
+        <v>381</v>
       </c>
       <c r="D189" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E189" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F189" t="s">
-        <v>186</v>
+        <v>66</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>683</v>
+        <v>695</v>
       </c>
       <c r="H189" t="s">
-        <v>684</v>
+        <v>696</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>685</v>
+        <v>697</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>436</v>
+        <v>385</v>
       </c>
       <c r="D190" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E190" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F190" t="s">
-        <v>47</v>
+        <v>125</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>686</v>
+        <v>698</v>
       </c>
       <c r="H190" t="s">
-        <v>687</v>
+        <v>699</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>688</v>
+        <v>700</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>440</v>
+        <v>389</v>
       </c>
       <c r="D191" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E191" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F191" t="s">
-        <v>223</v>
+        <v>159</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>689</v>
+        <v>701</v>
       </c>
       <c r="H191" t="s">
-        <v>690</v>
+        <v>702</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>691</v>
+        <v>703</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>444</v>
+        <v>393</v>
       </c>
       <c r="D192" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E192" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F192" t="s">
-        <v>146</v>
+        <v>283</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>692</v>
+        <v>704</v>
       </c>
       <c r="H192" t="s">
-        <v>693</v>
+        <v>705</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>694</v>
+        <v>706</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>448</v>
+        <v>397</v>
       </c>
       <c r="D193" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E193" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F193" t="s">
-        <v>58</v>
+        <v>159</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>695</v>
+        <v>707</v>
       </c>
       <c r="H193" t="s">
-        <v>696</v>
+        <v>708</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>452</v>
+        <v>401</v>
       </c>
       <c r="D194" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E194" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F194" t="s">
-        <v>146</v>
+        <v>288</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>698</v>
+        <v>710</v>
       </c>
       <c r="H194" t="s">
-        <v>699</v>
+        <v>711</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>700</v>
+        <v>712</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>456</v>
+        <v>405</v>
       </c>
       <c r="D195" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E195" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F195" t="s">
-        <v>51</v>
+        <v>199</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>701</v>
+        <v>713</v>
       </c>
       <c r="H195" t="s">
-        <v>702</v>
+        <v>714</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>703</v>
+        <v>715</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>460</v>
+        <v>409</v>
       </c>
       <c r="D196" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E196" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F196" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="H196" t="s">
-        <v>705</v>
+        <v>717</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>706</v>
+        <v>718</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>464</v>
+        <v>413</v>
       </c>
       <c r="D197" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E197" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F197" t="s">
-        <v>279</v>
+        <v>142</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="H197" t="s">
-        <v>708</v>
+        <v>720</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>709</v>
+        <v>721</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>468</v>
+        <v>417</v>
       </c>
       <c r="D198" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E198" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F198" t="s">
-        <v>125</v>
+        <v>58</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>710</v>
+        <v>722</v>
       </c>
       <c r="H198" t="s">
-        <v>711</v>
+        <v>723</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>712</v>
+        <v>724</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>472</v>
+        <v>421</v>
       </c>
       <c r="D199" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E199" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F199" t="s">
-        <v>245</v>
+        <v>62</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>713</v>
+        <v>725</v>
       </c>
       <c r="H199" t="s">
-        <v>714</v>
+        <v>726</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>715</v>
+        <v>727</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>476</v>
+        <v>425</v>
       </c>
       <c r="D200" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E200" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F200" t="s">
-        <v>274</v>
+        <v>71</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>716</v>
+        <v>728</v>
       </c>
       <c r="H200" t="s">
-        <v>717</v>
+        <v>729</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>718</v>
+        <v>730</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>719</v>
+        <v>429</v>
       </c>
       <c r="D201" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E201" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F201" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>720</v>
+        <v>731</v>
       </c>
       <c r="H201" t="s">
-        <v>721</v>
+        <v>732</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>722</v>
+        <v>733</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>723</v>
+        <v>433</v>
       </c>
       <c r="D202" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E202" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F202" t="s">
-        <v>76</v>
+        <v>288</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="H202" t="s">
-        <v>725</v>
+        <v>735</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>726</v>
+        <v>736</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>727</v>
+        <v>437</v>
       </c>
       <c r="D203" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E203" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F203" t="s">
-        <v>51</v>
+        <v>125</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>728</v>
+        <v>737</v>
       </c>
       <c r="H203" t="s">
-        <v>729</v>
+        <v>738</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>731</v>
+        <v>441</v>
       </c>
       <c r="D204" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E204" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F204" t="s">
-        <v>51</v>
+        <v>199</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>732</v>
+        <v>740</v>
       </c>
       <c r="H204" t="s">
-        <v>733</v>
+        <v>741</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>734</v>
+        <v>742</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>735</v>
+        <v>445</v>
       </c>
       <c r="D205" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E205" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F205" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>736</v>
+        <v>743</v>
       </c>
       <c r="H205" t="s">
-        <v>737</v>
+        <v>744</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>738</v>
+        <v>745</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>739</v>
+        <v>449</v>
       </c>
       <c r="D206" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E206" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F206" t="s">
-        <v>274</v>
+        <v>142</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="H206" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>743</v>
+        <v>453</v>
       </c>
       <c r="D207" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E207" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F207" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="H207" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>747</v>
+        <v>457</v>
       </c>
       <c r="D208" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E208" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F208" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="H208" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>751</v>
+        <v>461</v>
       </c>
       <c r="D209" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E209" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F209" t="s">
-        <v>58</v>
+        <v>159</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="H209" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>755</v>
+        <v>465</v>
       </c>
       <c r="D210" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E210" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F210" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="H210" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>759</v>
+        <v>469</v>
       </c>
       <c r="D211" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E211" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F211" t="s">
-        <v>125</v>
+        <v>62</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="H211" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>763</v>
+        <v>473</v>
       </c>
       <c r="D212" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E212" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F212" t="s">
-        <v>186</v>
+        <v>288</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>764</v>
       </c>
       <c r="H212" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
         <v>766</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
+        <v>477</v>
+      </c>
+      <c r="D213" t="s">
+        <v>537</v>
+      </c>
+      <c r="E213" t="s">
+        <v>538</v>
+      </c>
+      <c r="F213" t="s">
+        <v>125</v>
+      </c>
+      <c r="G213" s="1" t="s">
         <v>767</v>
       </c>
-      <c r="D213" t="s">
-[...8 lines deleted...]
-      <c r="G213" s="1" t="s">
+      <c r="H213" t="s">
         <v>768</v>
-      </c>
-[...1 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
+        <v>769</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>481</v>
+      </c>
+      <c r="D214" t="s">
+        <v>537</v>
+      </c>
+      <c r="E214" t="s">
+        <v>538</v>
+      </c>
+      <c r="F214" t="s">
+        <v>257</v>
+      </c>
+      <c r="G214" s="1" t="s">
         <v>770</v>
       </c>
-      <c r="B214" t="s">
-[...2 lines deleted...]
-      <c r="C214" t="s">
+      <c r="H214" t="s">
         <v>771</v>
-      </c>
-[...13 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
+        <v>772</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>485</v>
+      </c>
+      <c r="D215" t="s">
+        <v>537</v>
+      </c>
+      <c r="E215" t="s">
+        <v>538</v>
+      </c>
+      <c r="F215" t="s">
+        <v>283</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H215" t="s">
         <v>774</v>
-      </c>
-[...19 lines deleted...]
-        <v>777</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>779</v>
+        <v>489</v>
       </c>
       <c r="D216" t="s">
-        <v>480</v>
+        <v>537</v>
       </c>
       <c r="E216" t="s">
-        <v>481</v>
+        <v>538</v>
       </c>
       <c r="F216" t="s">
-        <v>274</v>
+        <v>66</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>780</v>
+        <v>776</v>
       </c>
       <c r="H216" t="s">
-        <v>781</v>
+        <v>777</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>778</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>493</v>
+      </c>
+      <c r="D217" t="s">
+        <v>537</v>
+      </c>
+      <c r="E217" t="s">
+        <v>538</v>
+      </c>
+      <c r="F217" t="s">
+        <v>76</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H217" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>781</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>497</v>
+      </c>
+      <c r="D218" t="s">
+        <v>537</v>
+      </c>
+      <c r="E218" t="s">
+        <v>538</v>
+      </c>
+      <c r="F218" t="s">
+        <v>51</v>
+      </c>
+      <c r="G218" s="1" t="s">
         <v>782</v>
       </c>
-      <c r="B217" t="s">
-[...2 lines deleted...]
-      <c r="C217" t="s">
+      <c r="H218" t="s">
         <v>783</v>
       </c>
-      <c r="D217" t="s">
-[...8 lines deleted...]
-      <c r="G217" s="1" t="s">
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
         <v>784</v>
       </c>
-      <c r="H217" t="s">
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>501</v>
+      </c>
+      <c r="D219" t="s">
+        <v>537</v>
+      </c>
+      <c r="E219" t="s">
+        <v>538</v>
+      </c>
+      <c r="F219" t="s">
+        <v>51</v>
+      </c>
+      <c r="G219" s="1" t="s">
         <v>785</v>
+      </c>
+      <c r="H219" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>787</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>505</v>
+      </c>
+      <c r="D220" t="s">
+        <v>537</v>
+      </c>
+      <c r="E220" t="s">
+        <v>538</v>
+      </c>
+      <c r="F220" t="s">
+        <v>66</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H220" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>790</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>509</v>
+      </c>
+      <c r="D221" t="s">
+        <v>537</v>
+      </c>
+      <c r="E221" t="s">
+        <v>538</v>
+      </c>
+      <c r="F221" t="s">
+        <v>283</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H221" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>793</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>513</v>
+      </c>
+      <c r="D222" t="s">
+        <v>537</v>
+      </c>
+      <c r="E222" t="s">
+        <v>538</v>
+      </c>
+      <c r="F222" t="s">
+        <v>159</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H222" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>796</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>517</v>
+      </c>
+      <c r="D223" t="s">
+        <v>537</v>
+      </c>
+      <c r="E223" t="s">
+        <v>538</v>
+      </c>
+      <c r="F223" t="s">
+        <v>62</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H223" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>799</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>521</v>
+      </c>
+      <c r="D224" t="s">
+        <v>537</v>
+      </c>
+      <c r="E224" t="s">
+        <v>538</v>
+      </c>
+      <c r="F224" t="s">
+        <v>58</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H224" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>802</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>525</v>
+      </c>
+      <c r="D225" t="s">
+        <v>537</v>
+      </c>
+      <c r="E225" t="s">
+        <v>538</v>
+      </c>
+      <c r="F225" t="s">
+        <v>76</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H225" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>805</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>529</v>
+      </c>
+      <c r="D226" t="s">
+        <v>537</v>
+      </c>
+      <c r="E226" t="s">
+        <v>538</v>
+      </c>
+      <c r="F226" t="s">
+        <v>125</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H226" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>808</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>533</v>
+      </c>
+      <c r="D227" t="s">
+        <v>537</v>
+      </c>
+      <c r="E227" t="s">
+        <v>538</v>
+      </c>
+      <c r="F227" t="s">
+        <v>199</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H227" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>811</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>812</v>
+      </c>
+      <c r="D228" t="s">
+        <v>537</v>
+      </c>
+      <c r="E228" t="s">
+        <v>538</v>
+      </c>
+      <c r="F228" t="s">
+        <v>47</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H228" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>815</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>816</v>
+      </c>
+      <c r="D229" t="s">
+        <v>537</v>
+      </c>
+      <c r="E229" t="s">
+        <v>538</v>
+      </c>
+      <c r="F229" t="s">
+        <v>47</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H229" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>819</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>820</v>
+      </c>
+      <c r="D230" t="s">
+        <v>537</v>
+      </c>
+      <c r="E230" t="s">
+        <v>538</v>
+      </c>
+      <c r="F230" t="s">
+        <v>58</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="H230" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>823</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>824</v>
+      </c>
+      <c r="D231" t="s">
+        <v>537</v>
+      </c>
+      <c r="E231" t="s">
+        <v>538</v>
+      </c>
+      <c r="F231" t="s">
+        <v>283</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H231" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>827</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>828</v>
+      </c>
+      <c r="D232" t="s">
+        <v>537</v>
+      </c>
+      <c r="E232" t="s">
+        <v>538</v>
+      </c>
+      <c r="F232" t="s">
+        <v>159</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H232" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>831</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>832</v>
+      </c>
+      <c r="D233" t="s">
+        <v>537</v>
+      </c>
+      <c r="E233" t="s">
+        <v>538</v>
+      </c>
+      <c r="F233" t="s">
+        <v>283</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H233" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>835</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>836</v>
+      </c>
+      <c r="D234" t="s">
+        <v>537</v>
+      </c>
+      <c r="E234" t="s">
+        <v>538</v>
+      </c>
+      <c r="F234" t="s">
+        <v>125</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H234" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>839</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>840</v>
+      </c>
+      <c r="D235" t="s">
+        <v>537</v>
+      </c>
+      <c r="E235" t="s">
+        <v>538</v>
+      </c>
+      <c r="F235" t="s">
+        <v>125</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H235" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>843</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>844</v>
+      </c>
+      <c r="D236" t="s">
+        <v>537</v>
+      </c>
+      <c r="E236" t="s">
+        <v>538</v>
+      </c>
+      <c r="F236" t="s">
+        <v>267</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H236" t="s">
+        <v>846</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8578,50 +9255,69 @@
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
     <hyperlink ref="G214" r:id="rId213"/>
     <hyperlink ref="G215" r:id="rId214"/>
     <hyperlink ref="G216" r:id="rId215"/>
     <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>