--- v0 (2025-10-03)
+++ v1 (2026-06-20)
@@ -54,3592 +54,3592 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à LOM</t>
   </si>
   <si>
     <t>Professora Elaine</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2217/pelom_01_2024_elaine.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2217/pelom_01_2024_elaine.pdf</t>
   </si>
   <si>
     <t>Adiciona dispositivo a Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2201/plc_01_2024_mesa_irga_legislativo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2201/plc_01_2024_mesa_irga_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera vencimentos dos servidores do Poder Legislativo por reajuste e revisão geral anual e, dá outras providências.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2206/plc_2024_mesa_altera_leic_63_2015.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2206/plc_2024_mesa_altera_leic_63_2015.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 63, de 24 de junho de 2015.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2257/projeto_lei_complementar_-_piso_salarial_magisterio_2024.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2257/projeto_lei_complementar_-_piso_salarial_magisterio_2024.pdf</t>
   </si>
   <si>
     <t>Fixa o Piso Salarial do Magistério para o exercício 2024 no Município de Conceição do Coité e dá outras providências.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2258/projeto_lei_complementar_-_piso_salarial_acs_e_aces_2024.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2258/projeto_lei_complementar_-_piso_salarial_acs_e_aces_2024.pdf</t>
   </si>
   <si>
     <t>Fixa o Piso Salarial dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias no Município de Conceição do Coité e dá outras providências.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2181/plo_01_2024_eliane_institui_janeiro_branco.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2181/plo_01_2024_eliane_institui_janeiro_branco.pdf</t>
   </si>
   <si>
     <t>Institui Janeiro Branco.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>Lindo de Neuza</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2199/plo_02_2024_lindo_denomina_praca_juazerinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2199/plo_02_2024_lindo_denomina_praca_juazerinho.pdf</t>
   </si>
   <si>
     <t>Denomina Praça na Sede do Distrito de Juazeirinho.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2200/plo_03_2024_subsidios_vereador_2025_2028.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2200/plo_03_2024_subsidios_vereador_2025_2028.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores para vigorar em 1º de janeiro de 2025.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2202/projeto_lei_-_credito_especial_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2202/projeto_lei_-_credito_especial_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial por anulação de dotação.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Fagner de Salgadália</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2231/plo_05_2024_fagner_rup_associao_projeto_crescer.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2231/plo_05_2024_fagner_rup_associao_projeto_crescer.pdf</t>
   </si>
   <si>
     <t>Reconhece como Entidade de Utilidade Pública Municipal a Associação Artística e Cultural Projeto Crescer do Povoado de Maxixe</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2232/plo_06_2024_fagner_rup_ccac.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2232/plo_06_2024_fagner_rup_ccac.pdf</t>
   </si>
   <si>
     <t>Reconhece como Entidade de Utilidade Pública Municipal o Centro de Cultura e Arte do Cedro - CCAC</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Nego Jai</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2284/plo_07_2024_nego_jai_denomina_bairro_terra_nova.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2284/plo_07_2024_nego_jai_denomina_bairro_terra_nova.pdf</t>
   </si>
   <si>
     <t>Denomina o bairro Terra Nova e altera a Lei n. 509, de 31 de dezembro de 2008</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Ernandes de Tó</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2293/plo_08_2024_ernandes_denominado_anexo_rita_conceicao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2293/plo_08_2024_ernandes_denominado_anexo_rita_conceicao.pdf</t>
   </si>
   <si>
     <t>Denomina anexo de escola do Povoado de Santa Rosa - Rita da Conceição Silva Almeida -</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2308/plo_09_2024_executivo_regulamenta_denominacoes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2308/plo_09_2024_executivo_regulamenta_denominacoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as regras para a nomeação de ruas, avenidas, travessas, praças, alamedas, becos e prédios públicos, no município de Conceição do Coité, Bahia.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2322/plo_10_2024_ernandes_denominado_ginasio_cidade_jardim.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2322/plo_10_2024_ernandes_denominado_ginasio_cidade_jardim.pdf</t>
   </si>
   <si>
     <t>Denomina Ginásio do Conjunto Habitacional Cidade Jardim.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2324/projeto_de_lei_pmpi_10_anos_-_2024-2034_com_plano_anexo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2324/projeto_de_lei_pmpi_10_anos_-_2024-2034_com_plano_anexo.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal pela Primeira Infância – PMPI de Conceição do Coité – 2024-2034 e dá outras providências.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2331/projeto_lei_-_credito_especial_lei_aldir_blanc.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2331/projeto_lei_-_credito_especial_lei_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial por anulação de dotação orçamentária.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2336/plo_13_2024_elaine_dispoe_criacao_programa_coco.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2336/plo_13_2024_elaine_dispoe_criacao_programa_coco.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e implantação do Programa de Reciclagem do_x000D_
 Cocos Nucifera (Coco Verde), no âmbito do Município de Conceição do Coité-BA.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2337/plo_14_2024_ldo_2025_anexos.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2337/plo_14_2024_ldo_2025_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Gease Freitas</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2340/plo_15_2024_gease_confere_titulo_povoado_de_onca.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2340/plo_15_2024_gease_confere_titulo_povoado_de_onca.pdf</t>
   </si>
   <si>
     <t>Confere ao povoado de onça, em Conceição do Coité, Estado da Bahia, o Título de “Terra do Beiju”.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Marquinhos de Renato</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2349/plo_16_2024_marquinhos_denomina_pista_skate..pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2349/plo_16_2024_marquinhos_denomina_pista_skate..pdf</t>
   </si>
   <si>
     <t>PLO - Denomina a Pista de Skate.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2358/plo_17_2024_elaine_denomina_escola_maria_rita_substituicao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2358/plo_17_2024_elaine_denomina_escola_maria_rita_substituicao.pdf</t>
   </si>
   <si>
     <t>Modifica a denominação da Escola Municipal Maria Rita Marcelina Silva, no Povoado de Maracujá.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2363/plo_18_2024_executivo_altera_lei_663_diarias.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2363/plo_18_2024_executivo_altera_lei_663_diarias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 663, de 04 de junho de 2013, que “Estabelece valores para pagamento de diárias no âmbito do Poder Executivo”.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2364/plo_19_2024_gease_dia_capoeira.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2364/plo_19_2024_gease_dia_capoeira.pdf</t>
   </si>
   <si>
     <t>Insitui no âmbito do município de Conceição do Coité, o Dia Municipal da Capoeira.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2393/plo_20_2024_gease_programa_capoeira.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2393/plo_20_2024_gease_programa_capoeira.pdf</t>
   </si>
   <si>
     <t>Institui o programa de incentivo e preservação da Capoeira no âmbito do Município de Conceição do Coité.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2395/plo_21_2024_lindo_eleva_povoado_onca_substituicao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2395/plo_21_2024_lindo_eleva_povoado_onca_substituicao.pdf</t>
   </si>
   <si>
     <t>Eleva Onça a Povoado do Municipio de Conceição do Coité.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2398/plo_22_2024_gease_concessao_prioridade_maes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2398/plo_22_2024_gease_concessao_prioridade_maes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de prioridade às mães de crianças com deficiências ocultas no acesso a serviços públicos municipais.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2408/plo_23_2024_executivo_denomina_praca_pothira_carneiro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2408/plo_23_2024_executivo_denomina_praca_pothira_carneiro.pdf</t>
   </si>
   <si>
     <t>Denomina a praça em frente ao Estádio Municipal de Praça Dra. Pothira Carneiro Cerqueira Souza.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2422/projeto_de_lei_-_denomina_hospital_municipal_hamilton_rios.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2422/projeto_de_lei_-_denomina_hospital_municipal_hamilton_rios.pdf</t>
   </si>
   <si>
     <t>Denomina hospital municipal</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2427/plo_25_2024_elaine_economia_solidaria_substituicao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2427/plo_25_2024_elaine_economia_solidaria_substituicao.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo criar a Política Municipal e dá outras providencias</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2428/plo_26_2024_marquinhos_denomina_campo_society_assinado.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2428/plo_26_2024_marquinhos_denomina_campo_society_assinado.pdf</t>
   </si>
   <si>
     <t>Denomina o Campo Society do Povoado de Vila Carneiro.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2429/plo_27_2024_marquinhos_denomina_praca_riacho_serra..pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2429/plo_27_2024_marquinhos_denomina_praca_riacho_serra..pdf</t>
   </si>
   <si>
     <t>Denomina a Praça do Povoado de Riacho da Serra.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2436/plo_28_2024_nego_jai_altera_lei_1067_2024.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2436/plo_28_2024_nego_jai_altera_lei_1067_2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 509, de 31 de dezembro de 2008.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Betão Gordiano</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2439/plo_29_2024_betao_escritorio_virtual.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2439/plo_29_2024_betao_escritorio_virtual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre compartilhamento de espaços para prestação de serviços diversos e dá outras providências.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2440/plo_30_2024_gease_familia_monoparental.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2440/plo_30_2024_gease_familia_monoparental.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade de vagas nas creches e escolas municipais para criança e adolescentes que integram Família Monoparental.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2466/plo__2024_nego_jai__denomina_unidade_basica_saude_salgadalia.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2466/plo__2024_nego_jai__denomina_unidade_basica_saude_salgadalia.pdf</t>
   </si>
   <si>
     <t>Denomina Unidade Básica de Saúde - USB do Distrito de Salgadália.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2470/projeto_lei_-_refis_2024.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2470/projeto_lei_-_refis_2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação e Estímulo à Quitação de Débitos Fiscais do Município de Conceição do Coité – REFIS MUNICIPAL, e dá outras providências.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2471/plo_33_2024_elaine_consolida_leis.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2471/plo_33_2024_elaine_consolida_leis.pdf</t>
   </si>
   <si>
     <t>Consolida a destinação da Lei n.º 60, de 04.10.1991 e a Lei nº 296, de 14.01.2002 e dá outras providências.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Elizane Cana Brasil</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2481/plo_34_2024_elizane_prup_agapa.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2481/plo_34_2024_elizane_prup_agapa.pdf</t>
   </si>
   <si>
     <t>Reconhece como Entidade Pública Municipal a Associação do Grupo de Artesões do Povoado de Almas - AGAPA.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Dilton Santana</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2486/plo_35_2024_dilton_denomina_quadra_sossego.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2486/plo_35_2024_dilton_denomina_quadra_sossego.pdf</t>
   </si>
   <si>
     <t>Denomina a quadra de esporte do Povoado de Sossego.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2491/plo_36_2024_executivo_denomina_praca_acudinho_olavo_parlamentarcamaradecoite.com.br.docx</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2491/plo_36_2024_executivo_denomina_praca_acudinho_olavo_parlamentarcamaradecoite.com.br.docx</t>
   </si>
   <si>
     <t>Denomina Praça do Açudinho.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2492/plo_37_2024_elaine_criacao_programa_nucifera.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2492/plo_37_2024_elaine_criacao_programa_nucifera.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e implantação do Programa de Reciclagem do Cocos Nucifera.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Poder Executivo, Betão Gordiano, Fagner de Salgadália, Gease Freitas, Juçara de Mário, Marli de Bandiaçú, Professora Elaine, Rene do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2494/projeto_lei_-_autoriza_poder_executivo_fundef_3_parcela.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2494/projeto_lei_-_autoriza_poder_executivo_fundef_3_parcela.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para repasse do percentual oriundo do recurso recebido via precatório judicial – FUNDEF e dá outras providências.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2498/plo_39_2024_dilton_denomina_quadra_cantagalo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2498/plo_39_2024_dilton_denomina_quadra_cantagalo.pdf</t>
   </si>
   <si>
     <t>Denomina a quadra de esporte do Povoado de Cantagalo.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2502/plo_40_2024_fagner_denomina_rua_sede_do_municipio.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2502/plo_40_2024_fagner_denomina_rua_sede_do_municipio.pdf</t>
   </si>
   <si>
     <t>Denomina rua na sede do Municipio</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2503/plo_41_2024_denomina_qudra_peba.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2503/plo_41_2024_denomina_qudra_peba.pdf</t>
   </si>
   <si>
     <t>Denomina quadra poliesportiva do Povoado do Peba</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Marli de Bandiaçú</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2504/projeto_de_lei_para_modalidade_esportiva_de_moto_3.docx</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2504/projeto_de_lei_para_modalidade_esportiva_de_moto_3.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Wheeling e demais manobras de motocicletas como prática esportiva no âmbito do Município de Conceição do Coité-Ba e dá outras providências.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2505/projeto_de_lei_orcamentaria_2025_ass.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2505/projeto_de_lei_orcamentaria_2025_ass.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa Despesa do município de Conceição do Coité para o exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2517/plo_44_2024_mesa_subsidios_prefeito_e_vice.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2517/plo_44_2024_mesa_subsidios_prefeito_e_vice.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito e do Vice-Prefeito para vigorar em 1º de janeiro de 2025.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2518/plo_45_2024_mesa_subsidios_secretarios.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2518/plo_45_2024_mesa_subsidios_secretarios.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Secretários Municipais para vigorar em 1º de janeiro de 2025.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2519/plo_46_2024_mesa_13_sal_agentes_politicos.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2519/plo_46_2024_mesa_13_sal_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o 13º Subsídio e Férias dos Agentes Políticos.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2520/projeto_de_lei_-_revoga_lei_212.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2520/projeto_de_lei_-_revoga_lei_212.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei N.º 212, de 01 de abril de 1999, que assegura acesso gratuito dos servidores municipais aos eventos esportivos e culturais.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2521/plo_48_2024_marquinhos_denomina_quadra_da_praca_meckson.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2521/plo_48_2024_marquinhos_denomina_quadra_da_praca_meckson.pdf</t>
   </si>
   <si>
     <t>Denomina a Quadra Poliesportiva da Praça Meckson dos Santos Azevedo.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2527/plo_49_2024_elaine_dipoe_evento_deficiencia_neurologica.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2527/plo_49_2024_elaine_dipoe_evento_deficiencia_neurologica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de Evento Municipal exclusivo para crianças, jovens e adultos com Deficiência Neurológica e Física.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CJ - Comissão de Justiça</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Concede o Troféu Idalice Mascarenhas as pessoas que indica.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2416/pdl_02_2024_altera_cpl.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2416/pdl_02_2024_altera_cpl.pdf</t>
   </si>
   <si>
     <t>Altera o Código de Processo Legislativo</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2424/pdl_2024_consulta_popular_assinado.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2424/pdl_2024_consulta_popular_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza consulta popular sobre a Emancipação Política do Distrito de Salgadália</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2456/rf_pdl__2024_medalha_do_merito_municipal_2024.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2456/rf_pdl__2024_medalha_do_merito_municipal_2024.pdf</t>
   </si>
   <si>
     <t>rf concede Medalha do Mérito Municipal em comemoração alusiva à Emancipação Política do Município de Conceição do Coité.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2509/redacao_final_proj_decreto_leg_05_2024.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2509/redacao_final_proj_decreto_leg_05_2024.pdf</t>
   </si>
   <si>
     <t>Mantém o Parecer Prévio do TCM que opina pela aprovação, porque regulares, porém com ressalvas, das contas da Prefeitura  exercício de 2021.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2511/pdl_06_2024_mesa_altera_posse.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2511/pdl_06_2024_mesa_altera_posse.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Legislativo n. 212, de 29 de outubro de 2014.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2540/pdl_07_2024_altera_cpl.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2540/pdl_07_2024_altera_cpl.pdf</t>
   </si>
   <si>
     <t>Altera Código de Processo Legislativo</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2543/pdl_16_20224_convalida_titulos_de_cidadao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2543/pdl_16_20224_convalida_titulos_de_cidadao.pdf</t>
   </si>
   <si>
     <t>Convalida Títulos de Cidadão concedidos por Resolução.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2310/pr_01_2024_jai_titulo_de_cidadao_rene_augusto.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2310/pr_01_2024_jai_titulo_de_cidadao_rene_augusto.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Coiteense ao Sr. René Augusto de Almeida Scaldaferri</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2342/pr_02_2024_recurso_01_2024.docx</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2342/pr_02_2024_recurso_01_2024.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Recurso n. 01/2024.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2415/pr_03_2024_altera_ri.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2415/pr_03_2024_altera_ri.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2432/pr_04_2024_dilton_tc_ocimar.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2432/pr_04_2024_dilton_tc_ocimar.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Coiteense a Ocimar da Silva Bonfim</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2458/pr_05_2024__betao_tc_ricardo_bezerra.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2458/pr_05_2024__betao_tc_ricardo_bezerra.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Coiteense ao Sr Ricardo Bezerra</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2463/pr_06_2024_fagner_tc_valdenilton_lima_de_oliveira.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2463/pr_06_2024_fagner_tc_valdenilton_lima_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Coiteense ao Sr Valdenilton Lima de Oliveira</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2493/pr_07_2024_dilton_tc_jose_bispo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2493/pr_07_2024_dilton_tc_jose_bispo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Coiteense ao Sr. José Bispo de Andrade.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2510/pr_08_2024_elaine_memorial_vereadoras.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2510/pr_08_2024_elaine_memorial_vereadoras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Memorial das Vereadoras no Portal Oficial do Poder Legislativo.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2512/pr_09_2024_mesa_altera_regimento.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2512/pr_09_2024_mesa_altera_regimento.pdf</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>Rene do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2522/pr_10_2024_rene_tc_monike_regina.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2522/pr_10_2024_rene_tc_monike_regina.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Coiteense a Srª. Monike Regina da Silva Santos</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2524/pr_11_2024_ernendes_tc_cleidivan_amancio.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2524/pr_11_2024_ernendes_tc_cleidivan_amancio.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Coiteense ao  Sr.   Cleidivan Amâncio de Souza</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2525/pr_12_2024_enrnades_tc_josue_moura_carvalho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2525/pr_12_2024_enrnades_tc_josue_moura_carvalho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Coiteense ao  Sr. Josué Moura Carvalho</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2526/pr_13_2024_ernandes_tc_denis_rodrigue_silva.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2526/pr_13_2024_ernandes_tc_denis_rodrigue_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Coiteense ao Sr.  Denis Rodrigues da Silva</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2532/pr_14_2024_lindo_tc_jucivan.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2532/pr_14_2024_lindo_tc_jucivan.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Coiteense ao Senhor Jucivan de Souza Mezer</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2539/pr_15_2024_altera_ri.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2539/pr_15_2024_altera_ri.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2542/pr_16_2024_mesa_altera_dia_e_horario_da_sessao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2542/pr_16_2024_mesa_altera_dia_e_horario_da_sessao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre dia e horário da Sessão Ordinária.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2261/emenda_01_2024_betao_plc_03_2024.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2261/emenda_01_2024_betao_plc_03_2024.pdf</t>
   </si>
   <si>
     <t>Altera redação do parágrafo único do art. 1o</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2372/emenda_betao_fagner_assinado.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2372/emenda_betao_fagner_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA ao PL 18/2024</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2412/emenda_plo_14_-_2024.doc</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2412/emenda_plo_14_-_2024.doc</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2496/emenda_04_2024_elaine_modificativa_plo_38_2024.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2496/emenda_04_2024_elaine_modificativa_plo_38_2024.pdf</t>
   </si>
   <si>
     <t>Modifica o parágrafo terceiro do artigo primeiro do PL 38/2024.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2497/emenda_05_2024_elaine_supressiva_plo_38.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2497/emenda_05_2024_elaine_supressiva_plo_38.pdf</t>
   </si>
   <si>
     <t>Suprime-se o inciso V do artigo 5º do PL 38/2024.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>Professora Elaine, Betão Gordiano, Fagner de Salgadália, Gease Freitas, Juçara de Mário, Marli de Bandiaçú, Rene do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2500/emenda_06_2024_pl_38_2024_rejeitada.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2500/emenda_06_2024_pl_38_2024_rejeitada.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 06/2024</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2501/emenda_07_pl_38_2024_rejeitado.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2501/emenda_07_pl_38_2024_rejeitado.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva n. 17/2024</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2174/req_01_2024_elaine_mocao_pesar_tereza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2174/req_01_2024_elaine_mocao_pesar_tereza.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Dona Tereza de Souza Santana.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2175/req_02_2024_marquinhos_mocao_aplauso_oab.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2175/req_02_2024_marquinhos_mocao_aplauso_oab.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a OAB, Subseção de Conceição do Coité.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2176/req_03_2024_marquinhos_mocao_aplauso_defensoria_publica.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2176/req_03_2024_marquinhos_mocao_aplauso_defensoria_publica.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso - Defensoria Pública</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2177/req_04_2024__marquinhos_mocao_aplauso_samu.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2177/req_04_2024__marquinhos_mocao_aplauso_samu.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao SAMU de Conceição do Coité.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2179/req_05_2024_lindo_mocao_pesar_pothira.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2179/req_05_2024_lindo_mocao_pesar_pothira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Pothira Carneiro Cerqueira Souza.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2180/req_06_2024_eliane_mocao_pesar_pothira.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2180/req_06_2024_eliane_mocao_pesar_pothira.pdf</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2187/req_07_2024_dilton_mocao_pesar_nelson.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2187/req_07_2024_dilton_mocao_pesar_nelson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Sr. Nelson Cirino de Araújo</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2193/req_08_2024_dilton_mocao_aplausos_orquestra_sinfonica.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2193/req_08_2024_dilton_mocao_aplausos_orquestra_sinfonica.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para Orquestra Santo Antônio.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2203/req_09_2024_fagner_mocao_aplausos_santos_ladeira.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2203/req_09_2024_fagner_mocao_aplausos_santos_ladeira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Santos da Ladeira e ao Presidente TecoTeco.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>Líderes das Bancadas</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2204/req_10_2024_lideres_plo_02_2024.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2204/req_10_2024_lideres_plo_02_2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de Acordo de Tramitação ao PLO 02/2024</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2205/req_11_2024_lideres_plo_04_2024.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2205/req_11_2024_lideres_plo_04_2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de Acordo de Tramitação Especial ao PLO 04/2024</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2208/req_12_2024_elizane_mocao_plausos_senhor_bonfim.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2208/req_12_2024_elizane_mocao_plausos_senhor_bonfim.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a festa do padroeiro do senhor do bonfim de almas</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2214/requerimento_trofeu_idalice_indicacao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2214/requerimento_trofeu_idalice_indicacao.pdf</t>
   </si>
   <si>
     <t>Indicação do troféu Idalice Valdecí Moreira Almeida</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2215/requerimento_trofeu_idalice.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2215/requerimento_trofeu_idalice.pdf</t>
   </si>
   <si>
     <t>Indicação Troféu Idalice Eugênia Mateus de Souza</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>Beto da Pinda</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2220/req_15_2024__beto_trofeu_idalice_marivalda.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2220/req_15_2024__beto_trofeu_idalice_marivalda.pdf</t>
   </si>
   <si>
     <t>Indicação ao Troféu Idalice Mascarenhas a Senhora Marivalda Santos da Silva como homenageada.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2223/req_16_acordo_tram_esp_veto_1_2024_aprovado.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2223/req_16_acordo_tram_esp_veto_1_2024_aprovado.pdf</t>
   </si>
   <si>
     <t>Acordo de Tramitação Especial para o Veto 01/2024</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2224/requerimento_trofeu_idalice_elizane_assinado.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2224/requerimento_trofeu_idalice_elizane_assinado.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Doralice Martins da Silva, como sua homenageada na entrega do Troféu Idalice.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>Raimundo Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2226/requerimento.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2226/requerimento.pdf</t>
   </si>
   <si>
     <t>Troféu idalice Mascarenhas Ediane Carneiro de Oliveira</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2227/requerimento_trofeu_idalice_indicacao_assinado.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2227/requerimento_trofeu_idalice_indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INDICAÇÃO TROFÉU IDALICE Monica Ramos de Oliveira</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2228/req_trofeu_idalice.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2228/req_trofeu_idalice.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Edna Lima dos Santos, como sua homenageada.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2229/requerimento.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2229/requerimento.pdf</t>
   </si>
   <si>
     <t>Indico o Sra. Tainá da Silva Almeida, como minha homenageada.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2230/req_22_2024_rene_trofeu_idalice.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2230/req_22_2024_rene_trofeu_idalice.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INDICAÇAO TROFÉU IDALICE Karina da Silva Santos</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2233/req_23_2024_fagner_trofeu_idalice.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2233/req_23_2024_fagner_trofeu_idalice.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INDICAÇAO TROFÉU IDALICE Elidalva Ramos Ferreira</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>Juçara de Mário</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2234/requerimento_trofeu_idalice.docx</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2234/requerimento_trofeu_idalice.docx</t>
   </si>
   <si>
     <t>Indicação do troféu Idalice Camila D Azevedo Santos Pinto</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2235/oficio_n.o_006-2024-gp_indicacao_trofeu_idalice_camara.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2235/oficio_n.o_006-2024-gp_indicacao_trofeu_idalice_camara.pdf</t>
   </si>
   <si>
     <t>Indicação das Indicações do Trofeu Idalice:_x000D_
 Simone Nascimento de Oliveira Rodrigues_x000D_
 Genilda Mota Ramos D´Araujo_x000D_
 Tereza Mascarenhas</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2236/req_26_2024_lindo_trofeu_idalice.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2236/req_26_2024_lindo_trofeu_idalice.pdf</t>
   </si>
   <si>
     <t>Indicação Troféu Idalice Lucilei Silva de Oliveira Almeida</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2237/image_20240219_0001.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2237/image_20240219_0001.pdf</t>
   </si>
   <si>
     <t>Indicação do Troféu Idalice a Senhora Valdirey Santana Mota</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2238/req_28_2024_ernandes_trofeu_idalice.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2238/req_28_2024_ernandes_trofeu_idalice.pdf</t>
   </si>
   <si>
     <t>Requerimento de indicação do Troféu Idalice Mascarenhas</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2240/req_29_2024_marli_trofeu_idalice.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2240/req_29_2024_marli_trofeu_idalice.pdf</t>
   </si>
   <si>
     <t>Indicação do troféu idalice Adelia Ferreira Mota</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2241/req_30_2024_jai_mocao_aplauso_escolinha_independente.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2241/req_30_2024_jai_mocao_aplauso_escolinha_independente.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso para o Projeto Escolinha Independente</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2242/req_31_2024_jai_mocao_aplauso_futsal_club.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2242/req_31_2024_jai_mocao_aplauso_futsal_club.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso para o Projeto Social Falcão Futsal Clube</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2249/req_32_2024_mocao_aplausos_alanderson_agsport.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2249/req_32_2024_mocao_aplausos_alanderson_agsport.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a AGSPORT</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2259/req_33_2024_lideres_plc_03.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2259/req_33_2024_lideres_plc_03.pdf</t>
   </si>
   <si>
     <t>Requerimento de Acordo de Tramitação Especial</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2260/req_34_2023_lideres_plc_04.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2260/req_34_2023_lideres_plc_04.pdf</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2262/req_35_2024_marli_mocao_aplausos_tarciso.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2262/req_35_2024_marli_mocao_aplausos_tarciso.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS para Dr. Tarcísio Cirino por sua dedicação incansável à profissão, seu compromisso com o bem-estar dos pacientes e sua habilidade excepcional merecem todo o reconhecimento e aplausos</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2268/req_36_2024_betao_mocao_aplauso_ocimar.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2268/req_36_2024_betao_mocao_aplauso_ocimar.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para Ocimar da Silva Bonfim, pela a ASSEC –ASSOCIAÇÃO DE ESPORTE COITEENSE</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2270/req_37_2024_betao_mocao_aplauso_acasj.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2270/req_37_2024_betao_mocao_aplauso_acasj.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para Sillas de Freitas Oliveira, pela CASJ - CLUBE ATLÉTICO SÃO JOÃO</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2275/req_38_2024_marli_mocao_aplausos_tarciso.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2275/req_38_2024_marli_mocao_aplausos_tarciso.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS para Dr. Tarcisio Cirino por sua dedicação incansável à profissão, e pelo trabalho social realizado em parceria com Associação de Jovens de Bandiaçu, seu compromisso com o bem-estar dos pacientes</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2277/mocao_leonardo_guimaraes.docx</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2277/mocao_leonardo_guimaraes.docx</t>
   </si>
   <si>
     <t>Moção de aplauso  para o advogado Drº Leonardo Guimarães.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2279/req_40_2024_elaine_mocao_aplauso_amigas_castelianas.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2279/req_40_2024_elaine_mocao_aplauso_amigas_castelianas.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso para o grupo de amigas Castelianas .</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2280/req_41_2024_elaine_mocao_apluso_leila_gordiano.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2280/req_41_2024_elaine_mocao_apluso_leila_gordiano.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO para Drª Leila Gordiano.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2281/req_42_2024_elaine_mocao_aplauso_luzia.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2281/req_42_2024_elaine_mocao_aplauso_luzia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO para a Exª. Maria Luzia do Carmo Santana.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2285/req_43_2024_dilton_mocao_pesar_dirceu.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2285/req_43_2024_dilton_mocao_pesar_dirceu.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Dirceu</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2286/req_44_2024_jai_mocao_aplauso_igreja_quadrangular.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2286/req_44_2024_jai_mocao_aplauso_igreja_quadrangular.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso  Pastor Titular Edivaldo L. Azevedo</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2288/req_45_2024_elaine_comissao_maternidade_-_copia.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2288/req_45_2024_elaine_comissao_maternidade_-_copia.pdf</t>
   </si>
   <si>
     <t>Requer uma reunião com a Comissão de Políticas e Serviços Públicos (CPSP).</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2295/req_46_2024_marli_mocao_aplausos_baga.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2295/req_46_2024_marli_mocao_aplausos_baga.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Sr. José Carlos de Oliveira, conhecido como "Baga",</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2296/req_47_2024_dilton_mocao_aplausos_grupos_amigos.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2296/req_47_2024_dilton_mocao_aplausos_grupos_amigos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Grupo Amigos do Povoado de Tanque Novo.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2297/requerimento_-_mocao_de_aplausos_-_carteiros.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2297/requerimento_-_mocao_de_aplausos_-_carteiros.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para todos os Carteiros deste Município.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2299/req_49_2024_marli_mocao_aplausos_naildo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2299/req_49_2024_marli_mocao_aplausos_naildo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso para Naildo de Oliveira, instrutor de capoeira, pelo trabalho social e manifestação cultural na  comunidade do Correia.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2303/req_50_2024_ernandes_mocao_aplauso_sisal_clube.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2303/req_50_2024_ernandes_mocao_aplauso_sisal_clube.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE  APLAUSO para a equipe de futebol SISAL CLUBE do Povoado de Santa Rosa,</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2307/req_51_2024_gease_mocao_aplausos_arena.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2307/req_51_2024_gease_mocao_aplausos_arena.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a para a arena pôr do sol, nas pessoas de seus idealizadores, os Senhores Victor Silva Santos Coelho e Henrique Mota Coelho Silva.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2309/req_52_2024_fagner_mocao_aplauso_vilma_aguia_resgate.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2309/req_52_2024_fagner_mocao_aplauso_vilma_aguia_resgate.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Vilma Evangelista de Almeida - Socorrista da Águia Resgate</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2311/req_53_2024_elaine_mocao_aplauso_familia_azul.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2311/req_53_2024_elaine_mocao_aplauso_familia_azul.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO para AFACC -Associação Família Azul de Conceição do Coité.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2312/req_54_2024_elaine_mocao_aplauso_escritor_mailson.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2312/req_54_2024_elaine_mocao_aplauso_escritor_mailson.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso para Mailson Ramos, escritor coiteense desde os seus dezesseis anos e autor de quinze livros de ficção.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2313/req_55_2024_fagner_mocao_aplausos_portuguesa_serrote.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2313/req_55_2024_fagner_mocao_aplausos_portuguesa_serrote.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Portuguesa do Serrote pela conquista do Campeonato Salgadense</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2314/req_56_2024_mocao_aplausos_mauricio_ferreira.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2314/req_56_2024_mocao_aplausos_mauricio_ferreira.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Maurício Ferreira da Silva, coordenador da Bahiater do Território do Sisal</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2315/req_lindodeneuza_mocao_aplausos_daniel.docx</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2315/req_lindodeneuza_mocao_aplausos_daniel.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos para Daniel, criança portadora do Transtorno do Espectro Autista (TEA), pela sua superação na aprendizagem em Ingles, desenvolvimento intelectual, comunicacional e social.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Ernandes de Tó, Beto da Pinda, Dilton Santana, Elizane Cana Brasil, Marquinhos de Renato</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2321/req_58_2024_regime_urgencia_plo_092024.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2321/req_58_2024_regime_urgencia_plo_092024.pdf</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial PLO 09/2024</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2323/req_59_2024_mocao_aplausos_emidio.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2323/req_59_2024_mocao_aplausos_emidio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para Santiago Criative em nome do fotógrafo Emídio Cordeiro de Matos Santiago e Abimael Lopes de Oliveira pelo Projeto Personagem de Fibra.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2325/req_60_2024_marli_mocao_aplausos_levi.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2325/req_60_2024_marli_mocao_aplausos_levi.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso para Arlindo Levi Cruz, atleta e instrutor de futebol da Escolinha de futebol em Bandiaçu</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2327/req_61_2024_urgencio_especial_plo_11.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2327/req_61_2024_urgencio_especial_plo_11.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência Especial plo 11/2024</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2328/req_62_2024_elizane__mocao_pesar_justino.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2328/req_62_2024_elizane__mocao_pesar_justino.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Senhor Justino Bispo dos Santos, ocorrido dia 08 de abril, de 2024, residente no Povoado de Domingos.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2333/req_63_2024_elaine_mocao_aplauso_faresi.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2333/req_63_2024_elaine_mocao_aplauso_faresi.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso para o Sr. David Macedo, o mantenedor da Faculdade da Região Sisaleira - FARESI, pelo lançamento do Programa “Saúde em Movimento” com a Entrega da Carreta -  Unidade Móvel de Saúde para atendimento junto à sociedade.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2334/req_64_2024_lideres_plo_11_2024.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2334/req_64_2024_lideres_plo_11_2024.pdf</t>
   </si>
   <si>
     <t>Acordo de Tramitação Especial ao PLO 11/2024.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2335/req_65_2024_lideres_plo_12_2024.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2335/req_65_2024_lideres_plo_12_2024.pdf</t>
   </si>
   <si>
     <t>Acordo de Tramitação Especial</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2338/req_66_2024_marli_mocao_pesar_fabricia.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2338/req_66_2024_marli_mocao_pesar_fabricia.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para a Sra Fabrícia Lima, faleceu no dia 12 de abril de 2024, residente no Distrito de Bandiaçu.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2343/requerimento_assinado.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2343/requerimento_assinado.pdf</t>
   </si>
   <si>
     <t>Requer Audiência Pública</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2362/req_68_2024_acordo_tramitacao_plo_16_2024.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2362/req_68_2024_acordo_tramitacao_plo_16_2024.pdf</t>
   </si>
   <si>
     <t>Acordo de tramitação especail ao PLO 16/2024</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2365/req_69_2024_lindo_mocao_pesar_cristina_carneiro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2365/req_69_2024_lindo_mocao_pesar_cristina_carneiro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Senhora Cristina Carneiro de Oliveira , Conhecida como Cristina do Artesanato do Sisal</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2368/req_70_2024_jai_mocao_aplauso_tenente.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2368/req_70_2024_jai_mocao_aplauso_tenente.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Tenete Coronel PM Antonio Batista de Macedo Junior, Comandante do 16º Batalhão de Serrinha, pelo empenho e cordialidade dos agentes militares na abordagem dos foliões, destacando a redução de delitos durante o Coité Folia de 2024.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Lindo de Neuza, Dilton Santana, Elizane Cana Brasil, Marquinhos de Renato, Nego Jai</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2370/req_71_2024_apreciacao_conjunta_plo_14_ldo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2370/req_71_2024_apreciacao_conjunta_plo_14_ldo.pdf</t>
   </si>
   <si>
     <t>Apreciação pelas comissões em conjunto PLO-14/2024</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2371/req_72_2024_lideres_plo_18_2024.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2371/req_72_2024_lideres_plo_18_2024.pdf</t>
   </si>
   <si>
     <t>Acordo de Tramitação Especial PLO 18/2024</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2373/req_73_2024_lindo_mocao_pesar_rutemberg.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2373/req_73_2024_lindo_mocao_pesar_rutemberg.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor Rutemberg Araujo Guimarães.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2394/req_74_2024_raimundo_mocao_aplauso_nilsinho_vaqueiro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2394/req_74_2024_raimundo_mocao_aplauso_nilsinho_vaqueiro.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Nilsinho vaqueiro e Banda pelo serviço na valorização de resgate da cultura do Vaqueiro e por contribuir para melhoria da manifestação cultural porporcionando lazer e interação social em nosso Município.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2397/req_75_2024_gease_mocao_aplauso_samuray_capoeira.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2397/req_75_2024_gease_mocao_aplauso_samuray_capoeira.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para o Sr. Robson Mascarenhas Miranda, conhecido como “Mestre Samuray”, por seu trabalho voluntario no ensino da capoeira, em nosso Municipio. Integrante do Grupo Internacional "Escolas da Capoeiragem", sendo o unico mestre de capoeira do grupo atuando no Brasil.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2401/req_76_2024_raimundo_mocao_aplauso_calango_forrozeiro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2401/req_76_2024_raimundo_mocao_aplauso_calango_forrozeiro.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao grupo Calango Forrozeiro.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2402/req_77_2024_elizane_mocao_aplausos_padroeiro_domingos.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2402/req_77_2024_elizane_mocao_aplausos_padroeiro_domingos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao festejos da festa do Padroeiro São Domingos de Sávio, neste município.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2403/req_78_2024_elizane_mocao_aplausos_cavalgada_amigos_sela.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2403/req_78_2024_elizane_mocao_aplausos_cavalgada_amigos_sela.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a festa de Cavalgada Amigos da Sela, neste município.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2404/req_79_2024_elaine_mocao_aplauso_colegio_hamilton_rios.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2404/req_79_2024_elaine_mocao_aplauso_colegio_hamilton_rios.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO para o Colégio Estadual do Campo Hamilton Rios de Araújo.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2405/req_80_2024_elaine_mocao_aplasuo_rosalina.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2405/req_80_2024_elaine_mocao_aplasuo_rosalina.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO para a Dra. Rosalina Souza do Bonfim.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Fagner de Salgadália, Betão Gordiano</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2406/req_81_2024_fagner_audiencia_mulher.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2406/req_81_2024_fagner_audiencia_mulher.pdf</t>
   </si>
   <si>
     <t>Requer audiência pública para tratar dos últimos casos de violência contra a mulher em Conceicao do Coité</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2407/req_82_2024_dilton_mocao_pesar_jose.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2407/req_82_2024_dilton_mocao_pesar_jose.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. José dos Santos Nascimento.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2411/req_83_2024_lideres_plo_23_2024.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2411/req_83_2024_lideres_plo_23_2024.pdf</t>
   </si>
   <si>
     <t>Acordo de Tramitação Especial ao PLO 23/2024</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2414/req_84_2024_elizane_mocao_pesar_pedro_gilson.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2414/req_84_2024_elizane_mocao_pesar_pedro_gilson.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Pedro Gilson Almeida dos Santos.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2417/req_85_2024_elizane_mocao_pesar_ubirajara.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2417/req_85_2024_elizane_mocao_pesar_ubirajara.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar do Srº Ubirajara Ferreira Lima</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2418/req_86_2024_elizane_mocao_pesar_valdicleide.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2418/req_86_2024_elizane_mocao_pesar_valdicleide.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar Sra Valdicleide da Silva Almeida</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2426/req_87_2024_acordo_lideres.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2426/req_87_2024_acordo_lideres.pdf</t>
   </si>
   <si>
     <t>Acordo de Lideres ao PDL 03/2024</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2430/req_88_2024_dilton_mocao_aplausos_gilvania.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2430/req_88_2024_dilton_mocao_aplausos_gilvania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para Gilvania Rodrigues de Souza, mais conhecida por “Motorzinho”</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2431/req_89_fagner_merito_municipal_alberico.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2431/req_89_fagner_merito_municipal_alberico.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Honra ao Mérito Municipal ao Sr. Alberico Santos da Silva</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2433/req_90_2024_beto_mocao_aplauso_rangel.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2433/req_90_2024_beto_mocao_aplauso_rangel.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso para Rangel de Araujo Santos, pelos seus 14 anos de serviços prestado a comunidade Coiteense pela Policia Militar da Bahia.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2434/req_91_2024_jai_indicacao_merito_municipal.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2434/req_91_2024_jai_indicacao_merito_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação da Medalha do Mérito Municipal para o Sr. Armando Bispo dos Santos</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2435/req_92_2024_dilton_mocao_pesar_tania.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2435/req_92_2024_dilton_mocao_pesar_tania.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sra. Tânia Maria Lima de Almeida</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2437/req_93_2024_lideres_plo_28.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2437/req_93_2024_lideres_plo_28.pdf</t>
   </si>
   <si>
     <t>Acordo de Tramitação Especial plo 93/2024</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2438/requerimento_honra_ao_merito_.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2438/requerimento_honra_ao_merito_.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Honra ao Mérito Municipal a Srª  Izalmir Iza Rios de Oliveira</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Professora Elaine, Gease Freitas, Juçara de Mário, Marli de Bandiaçú, Rene do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2441/req_urgencia.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2441/req_urgencia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve requer Regime de Urgência ao PL 25/2024.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2444/req_96_2024_rene_medalha_meritio_municipal_ednaldo_oliveira_santiago.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2444/req_96_2024_rene_medalha_meritio_municipal_ednaldo_oliveira_santiago.pdf</t>
   </si>
   <si>
     <t>Outorga da Medalha do Mérito Municipal.” O Senhor Ednaldo de Oliveira Santiago, como seu homenageado.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2445/req_97_2024marli_medalha_merito_varnei_mota.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2445/req_97_2024marli_medalha_merito_varnei_mota.pdf</t>
   </si>
   <si>
     <t>Indica o Senhor Varney Mota Simões como seu homenageado para Medalha do Mérito Municipal</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2446/req_98_2024_marquinhos_medalha_merito_municipal_luciano_araujo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2446/req_98_2024_marquinhos_medalha_merito_municipal_luciano_araujo.pdf</t>
   </si>
   <si>
     <t>Medalha de Honra ao Mérito Municipal ao Srº Luciano Araujo de Oliveira</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2447/req_99_2024_lindo_medalha_merito_municipal_jeancley_da_silva_almeida.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2447/req_99_2024_lindo_medalha_merito_municipal_jeancley_da_silva_almeida.pdf</t>
   </si>
   <si>
     <t>Requerimento de Medalha do Mérito Municipal ao Sr. Jeancley da Silva Almeida</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2448/req_100_2024_ernandes_medalha_merito_municipal_jussiara_silva_batista.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2448/req_100_2024_ernandes_medalha_merito_municipal_jussiara_silva_batista.pdf</t>
   </si>
   <si>
     <t>Medalha de Honra ao Mérito Municipal a Sra. Jussiara da Silva Batista</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2449/req_101_2024_elaine_medalha_merito_municipal_janete_ferreira_dos_santos.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2449/req_101_2024_elaine_medalha_merito_municipal_janete_ferreira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Indicação de medalha de honra ao mérito a Sra Janete Ferreira dos Santos</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2450/indicacao_de_cidadaos_a_medalha_do_merito_municipal1.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2450/indicacao_de_cidadaos_a_medalha_do_merito_municipal1.pdf</t>
   </si>
   <si>
     <t>Indicação de Medalha de Honra ao Mérito Municipal</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2451/req_103_2024_betao_medalha_merito_municipal_luciano_medeiros.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2451/req_103_2024_betao_medalha_merito_municipal_luciano_medeiros.pdf</t>
   </si>
   <si>
     <t>Indica Luciano Medeiros de Almeida para Medalha de Honra ao Mérito Municipal</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2452/req_104_2024_raimundo_medalha_do_merito_municipal_marcone_ferreira_carneiro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2452/req_104_2024_raimundo_medalha_do_merito_municipal_marcone_ferreira_carneiro.pdf</t>
   </si>
   <si>
     <t>Indica para a medalha do Mérito Municipal o Sr. Marcone Ferreira Carneiro</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2453/req_105_2024_jucara_medalha_merito_municipal_jose_dos_santos_silva.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2453/req_105_2024_jucara_medalha_merito_municipal_jose_dos_santos_silva.pdf</t>
   </si>
   <si>
     <t>requer a outorga da Medalha do Mérito Municipal, ao Senhor José dos Santos Silva, socialmente conhecido como Srº Sinho da Datycomput Infor.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2454/req_106_2024_dilton_medalha_merito_municipal_antonio_carlos_neves.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2454/req_106_2024_dilton_medalha_merito_municipal_antonio_carlos_neves.pdf</t>
   </si>
   <si>
     <t>Honra ao Mérito ao Senhor Antônio Carlos Neves Freitas</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2457/req_107_2024_mocao_aplauso_rosalina.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2457/req_107_2024_mocao_aplauso_rosalina.pdf</t>
   </si>
   <si>
     <t>requer aprovação de MOÇÃO DE APLAUSO para a Dra. Rosalina Souza do Bonfim.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2459/req_108_2024_fagner_mocao_aplausos_assembleia_deus.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2459/req_108_2024_fagner_mocao_aplausos_assembleia_deus.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso pelos 113 anos da Igreja Assembleia de Deus pelos relevantes serviços prestados em nossa sociedade.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2460/req_109_2024_mocao_aplausos_quadrilha_junina_jc.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2460/req_109_2024_mocao_aplausos_quadrilha_junina_jc.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o grupo de Quadrilha Junina JC pelo 1º lugar no Concurso de Quadrilhas de Gandu/Ba, além das belíssimas apresentações e, também, pela alegria dos seus participantes, cujas ações têm mantido a tradição junina em nosso Município .</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2461/req_110_2024_ernandes_mocao_aplauso_quadrilia_junina_jc.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2461/req_110_2024_ernandes_mocao_aplauso_quadrilia_junina_jc.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE  APLAUSO para a QUADRILIA JUNINA JC.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2462/req_111_2024_lindo_mocao_pesar_adauto.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2462/req_111_2024_lindo_mocao_pesar_adauto.pdf</t>
   </si>
   <si>
     <t>Requer a aprovação de moção de pesar pelo falecimento de Adauto Costa Carneiro.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2465/req_112_2024_lindo_mocao_aplausos_quadrilha.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2465/req_112_2024_lindo_mocao_aplausos_quadrilha.pdf</t>
   </si>
   <si>
     <t>Moçao de Apaluso a Quadrilha Junina JC, Campeã na participação do Compeonato Regional Centro Leste em Feira de Santana e participação nos Festejos Juninos no Distrito de Juazenrinho.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2467/mocao_de_aplauso_ao_grupo_de_teatro_cavaleiros_troianos..pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2467/mocao_de_aplauso_ao_grupo_de_teatro_cavaleiros_troianos..pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Grupo de Teatro Cavaleiros Troianos.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2468/req_114_2024_mocao_aplauso_grupo_enigma_danca.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2468/req_114_2024_mocao_aplauso_grupo_enigma_danca.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Grupo Enigma da Dança.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2473/req_115_2024_lideres_plo_32.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2473/req_115_2024_lideres_plo_32.pdf</t>
   </si>
   <si>
     <t>Acordo de Tramitação Especial plo 32/2024</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2474/req_116_2024_lideres_pr_05.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2474/req_116_2024_lideres_pr_05.pdf</t>
   </si>
   <si>
     <t>Acordo Tramitação Especial PR 05/2024</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2475/req_117_2024_ernandes_mocao_pesar__antonio_cosme_silva.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2475/req_117_2024_ernandes_mocao_pesar__antonio_cosme_silva.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR,     Sr. Antônio Cosme da Silva</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2476/req_118_2024_elaine_mocao_aplauso_rosalina.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2476/req_118_2024_elaine_mocao_aplauso_rosalina.pdf</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2477/req_119_2024_gease_transporte_escolar.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2477/req_119_2024_gease_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>requerer copias das vistorias especificas realizadas de todos os veículos que realizam o transporte escolar credenciado no município.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2478/req_120_2024_jucara_mocao_aplauso_servico_convivencia.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2478/req_120_2024_jucara_mocao_aplauso_servico_convivencia.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o serviço de Convivência de Salgadalia</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2479/req_121_2024_jucara_mocao_aplauso_recordar_e_viver.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2479/req_121_2024_jucara_mocao_aplauso_recordar_e_viver.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Grupo Recordar é Viver</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2480/req_122_2024_dilton_mocao_aplausos_quadrilha_junina_uab.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2480/req_122_2024_dilton_mocao_aplausos_quadrilha_junina_uab.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o grupo de Quadrilha Junina UAB da Queimada do Félix</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2482/req_123_2024_dilton_mocao_aplausos_gilvania.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2482/req_123_2024_dilton_mocao_aplausos_gilvania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para Gilvania Rodrigues de Souza</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2483/req_124_2024_dilton_mocao_pesar_walter.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2483/req_124_2024_dilton_mocao_pesar_walter.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Walter Silvino da Silva</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2484/req_125_2024_dilton_mocao_pesar_ze_preto.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2484/req_125_2024_dilton_mocao_pesar_ze_preto.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. José Souza de Oliveira</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2485/req_126_2024_dilton_mocao_aplausos_nesi.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2485/req_126_2024_dilton_mocao_aplausos_nesi.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para Associação NESI (Núcleo Esportivo do Sisal)</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2488/req_127_2024_jai_suspende_atividade_07_outubro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2488/req_127_2024_jai_suspende_atividade_07_outubro.pdf</t>
   </si>
   <si>
     <t>Requerimento suspensão atividades legislativas</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2490/req_128_2024_elizane_mocao_pesar_julia.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2490/req_128_2024_elizane_mocao_pesar_julia.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Júlia Ferreira Araújo</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2499/req_129_2024_lidres_plo_38.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2499/req_129_2024_lidres_plo_38.pdf</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2506/mocao_de_aplausos_nilzete.docx</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2506/mocao_de_aplausos_nilzete.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos para Nilzete Araújo Oliveira.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2507/mocao_ezau.docx</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2507/mocao_ezau.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos para Ezaú Ferreira.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2508/mocao_maise_ferreira_1.docx</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2508/mocao_maise_ferreira_1.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO para Maise Ferreira.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2513/req_133_2024_lindo_apreciar_conjunta_loa.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2513/req_133_2024_lindo_apreciar_conjunta_loa.pdf</t>
   </si>
   <si>
     <t>Apreciação conjunta do PLO 43/2024 - LOA 2025</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2515/mocao_gease.docx</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2515/mocao_gease.docx</t>
   </si>
   <si>
     <t>Moção de aplausos para o Vereador Gease Freitas.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2523/req_135_2024_dilton_mocao_aplausos_associacao_baba_coroas.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2523/req_135_2024_dilton_mocao_aplausos_associacao_baba_coroas.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a Associação Baba dos Coroas</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2530/req_136_2024_marli_audiencia_publica_seca.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2530/req_136_2024_marli_audiencia_publica_seca.pdf</t>
   </si>
   <si>
     <t>Requer Audiência Pública sobre ações emergenciais de enfrentamento à seca em Conceição do Coité.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2531/regime_de_urgencia_especial.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2531/regime_de_urgencia_especial.pdf</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2533/req_138_lideres_pr_11_2024.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2533/req_138_lideres_pr_11_2024.pdf</t>
   </si>
   <si>
     <t>Acordo de Tramitação Especial PR 11/2024</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2534/req_139_2024_lideres_pr_12.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2534/req_139_2024_lideres_pr_12.pdf</t>
   </si>
   <si>
     <t>Acordo de Tramitação Especial PR 12/2024</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2535/req_140_2024_lideres_pr_13.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2535/req_140_2024_lideres_pr_13.pdf</t>
   </si>
   <si>
     <t>Acordo de Tramitação Especial PR 13/2024</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2536/req._141_2024_pr_14_2024.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2536/req._141_2024_pr_14_2024.pdf</t>
   </si>
   <si>
     <t>Acordo de Tramitação Especial PR 14/2024</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2537/req_142_2024_lideres_plo_47.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2537/req_142_2024_lideres_plo_47.pdf</t>
   </si>
   <si>
     <t>Acordo de Tramitação Especial PLO 47/2024</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2538/req._143_2024_mesa_diretora.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2538/req._143_2024_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Requer Suspensão de Sessão Ordinária</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2544/req_mesa_diretora_dl_212_2024_aprovado.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2544/req_mesa_diretora_dl_212_2024_aprovado.pdf</t>
   </si>
   <si>
     <t>Requer Sessão de Posse para dia 1o de Janeiro de 2024, às 15:00hs.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2545/pl_71_assinado_1.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2545/pl_71_assinado_1.pdf</t>
   </si>
   <si>
     <t>Acordo de tramitação ao PL 71/2023</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2546/pl_17_assinado.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2546/pl_17_assinado.pdf</t>
   </si>
   <si>
     <t>Acordo de tramitação ao PL 17/2024</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2547/pr_08_assinado.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2547/pr_08_assinado.pdf</t>
   </si>
   <si>
     <t>Acordo de tramitação ao PR 08/2024</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2548/plo_49_assinado.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2548/plo_49_assinado.pdf</t>
   </si>
   <si>
     <t>Acordo de tramitação ao PL n 49/2024</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2178/ind_01_2024_marli_limpeza_acude_bandiacu.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2178/ind_01_2024_marli_limpeza_acude_bandiacu.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza do açude do Distrito de Bandiaçu</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2182/ind_02_2024_lindo_pavimentacao_juazeirinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2182/ind_02_2024_lindo_pavimentacao_juazeirinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a pavimentação das ruas Ernesto Moraes Carneiro,  Rua do Açude, Walter Ramos e Pedro Moraes Carneiro no Distrito de Juazeirinho nesse Município.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2183/ind_03_2024_lindo_construcao_quadra_queimada_cedro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2183/ind_03_2024_lindo_construcao_quadra_queimada_cedro.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a Construção de uma Quadra Poliesportiva na localidade de Queimada do Cedro nesse Município</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2184/ind_04_2023_lindo_pavimentacao_maxixe.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2184/ind_04_2023_lindo_pavimentacao_maxixe.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a pavimentação na localidade de Maxixe no Distrito de Juazeirinho nesse Município .</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2185/ind_05_2024_lindo_creche_onca.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2185/ind_05_2024_lindo_creche_onca.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a Construção de uma Creche no povoado de Onça nesse Município</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2186/ind_06_2024_lindo_pavimentacao_de_ruas_lagoa_do_meio.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2186/ind_06_2024_lindo_pavimentacao_de_ruas_lagoa_do_meio.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a pavimentação de ruas na Lagoa do Meio</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2188/ind_07_2024_elaine_reajuste_piso_magisterio.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2188/ind_07_2024_elaine_reajuste_piso_magisterio.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o reajuste no valor do piso nacional da categoria do magistério.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2189/ind_08_2024_marli_reforma_cemiterio_bandiacu.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2189/ind_08_2024_marli_reforma_cemiterio_bandiacu.pdf</t>
   </si>
   <si>
     <t>Indica a reforma do cemitério do Distrito de Bandiaçu</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2190/ind_09_2024_marli_reforma_acougeu_bandiacu.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2190/ind_09_2024_marli_reforma_acougeu_bandiacu.pdf</t>
   </si>
   <si>
     <t>Indica a reforma do Açougue do Distrito de Bandiaçu.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao.docx</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao.docx</t>
   </si>
   <si>
     <t>Indica a reforma dos pontos de ônibus intermunicipal na BA 409 no trecho que liga o Distrito de Bandiaçu à Conceição do Coité.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2192/ind_11_2024_gease_construcao_canil.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2192/ind_11_2024_gease_construcao_canil.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a construção de um canil público.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2194/ind_12_2024_raimundo_reforma_praca_matriz_juazeirnho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2194/ind_12_2024_raimundo_reforma_praca_matriz_juazeirnho.pdf</t>
   </si>
   <si>
     <t>Reforma da praça da Matriz em Juazeirinho</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2195/ind_13_2024_beto_pavimentacao_ruas_tanque_ana.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2195/ind_13_2024_beto_pavimentacao_ruas_tanque_ana.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a pavimentação das Ruas Hamilton Rios de Araújo e da Rua do Tanque de Ana no povoado de Santa Rosa.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2196/ind_14_2024_raimundo_pavimentacao_ruas_escola_ednalva.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2196/ind_14_2024_raimundo_pavimentacao_ruas_escola_ednalva.pdf</t>
   </si>
   <si>
     <t>Pavimentação e o saneamento das ruas que dão acesso a  Escola Ednalva Souza da Hora Carneiro  no Distrito de Juazeirinho.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2197/ind_15_2024_gease_pavimentacao_rua_porcina_rosa.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2197/ind_15_2024_gease_pavimentacao_rua_porcina_rosa.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a pavimentação da Rua Porcina Rosa de Oliveira, no bairro da Jaqueira.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2198/ind_16_2024_gease_pavimentacao_rua_jaqueira..pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2198/ind_16_2024_gease_pavimentacao_rua_jaqueira..pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a pavimentação da Rua Judite Oliveira Freitas, no bairro da Jaqueira.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2209/ind_17_2024_fagner_reabertura_credibahia.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2209/ind_17_2024_fagner_reabertura_credibahia.pdf</t>
   </si>
   <si>
     <t>Indica a reabertura do posto de atendimento do CREDIBAHIA no município.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2210/ind_18_2024_lindo_pavimentacao_pedras.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2210/ind_18_2024_lindo_pavimentacao_pedras.pdf</t>
   </si>
   <si>
     <t>INDICA: Ao Prefeito Municipal a construção da praça com pavimentação na localidade de Pedras nesse Município</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2211/ind_19_2024_lindo_construcao_praca_domingos.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2211/ind_19_2024_lindo_construcao_praca_domingos.pdf</t>
   </si>
   <si>
     <t>INDICA: Construção da Praça na localidade de Domingos nesse município</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2212/ind_20_2024_lindo_pvimentacao_tanque_novo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2212/ind_20_2024_lindo_pvimentacao_tanque_novo.pdf</t>
   </si>
   <si>
     <t>INDICA: Ao Prefeito Municipal a pavimentação da localidade de Tanque Novo na região do Distrito de Juazeirinho nesse Município</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2216/ind_21_2024_elizane_reforma_quadra_domingos.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2216/ind_21_2024_elizane_reforma_quadra_domingos.pdf</t>
   </si>
   <si>
     <t>Indica a reforma da quadra poliesportiva do Povoado de Domingos, neste município.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2218/ind_22_2024_rene_reforma_escola_antonio_nunes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2218/ind_22_2024_rene_reforma_escola_antonio_nunes.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a Reforma e Reestruturação da Escola Antônio Nunes Gordiano, no Distrito de Salgadalia.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2219/ind_23_2024_dilton_construcao_ginasio_esporte_fluminense.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2219/ind_23_2024_dilton_construcao_ginasio_esporte_fluminense.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma quadra de esporte no bairro do Fluminense.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2222/ind_24_2024_beto_reforma_praca_baton.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2222/ind_24_2024_beto_reforma_praca_baton.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a reforma  da praça do povoado de Baton.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2225/ambulancia.doc</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2225/ambulancia.doc</t>
   </si>
   <si>
     <t>INDICA: Ao Prefeito a aquisição de uma AMBULÂNCIA  para o Distrito de Juazeirinho nesse Município.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2244/ind_26_2024_elizane_pavimentacao_rua_distrito_almas.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2244/ind_26_2024_elizane_pavimentacao_rua_distrito_almas.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação da rua José de Lima Araújo no distrito de almas, neste município.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2245/ind_27_2024_reforma_pracamaxixe.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2245/ind_27_2024_reforma_pracamaxixe.pdf</t>
   </si>
   <si>
     <t>reforma da praça do Povoado do Maxixe.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2246/ind_28_2024_rene_leilao_frota.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2246/ind_28_2024_rene_leilao_frota.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito municipal a realização de leilão para venda da frota e aquisição de novos veículos renovando a mesma</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2248/ind_29_2024_reforma_acougue_municipal.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2248/ind_29_2024_reforma_acougue_municipal.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a Reforma e ampliação do Açougue Municipal.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2250/ind_30_2024_eliane_bolsa_pae.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2250/ind_30_2024_eliane_bolsa_pae.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o ajuste da bolsa PAE, em Conceição do Coité.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2251/ind_31_2024_elaine_indica_reajuste_salarial.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2251/ind_31_2024_elaine_indica_reajuste_salarial.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a atualização do salário mínimo e o reajuste anual salarial de todos os  servidores municipais em Conceição do Coité.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2252/ind_32_2024_contrucao_praca_nova_palmares.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2252/ind_32_2024_contrucao_praca_nova_palmares.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça no assentamento Nova Palmares em Conceição do Coité.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2253/ind_33_2024_dilton_reforma_praca_tapera.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2253/ind_33_2024_dilton_reforma_praca_tapera.pdf</t>
   </si>
   <si>
     <t>INDICA a reforma da Praça do Povoado de Tapera com a instalação de parque infantil.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2254/ind_34_2024_ernandes_construcao_praca_conjunto_habitacional.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2254/ind_34_2024_ernandes_construcao_praca_conjunto_habitacional.pdf</t>
   </si>
   <si>
     <t>INDICA  construção de uma Praça no Conjunto Habitacional Cidade Jardim, Conceição do Coité-BA.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2255/ind_35_reformulacao_plano_magisterio.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2255/ind_35_reformulacao_plano_magisterio.pdf</t>
   </si>
   <si>
     <t>Indica a Revisão e Reformulação do Plano de Carreira do Magistério, em Conceição do Coité/BA.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2256/ind_36_plano_carreira_servidores.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2256/ind_36_plano_carreira_servidores.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a Implantação do Plano de Carreira dos Servidores Municipais em Conceição do Coité.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2263/ind_37_2024_fagner_construcao_escola_estadual.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2263/ind_37_2024_fagner_construcao_escola_estadual.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Educação do Estado da Bahia a  construção de uma nova Unidade Escolar no Distrito de Salgadalia.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2264/ind_38_2024_elizane_pavimentacao_ruas_almas.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2264/ind_38_2024_elizane_pavimentacao_ruas_almas.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação de ruas no Distrito de Almas</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2265/ind_39_2024_elaine_instalacao_telefonica_rh.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2265/ind_39_2024_elaine_instalacao_telefonica_rh.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de número telefônico, via WhatsApp,  no setor de Recursos Humanos - RH</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2266/ind_40_2023_elaine_campanha_carro_fumace.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2266/ind_40_2023_elaine_campanha_carro_fumace.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a realização de campanha de combate ao mosquito da dengue com carro fumacê nas ruas, praças e avenidas, no município de Conceição do Coité.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2267/ind_41_2024_dilton_construcao_campo_sambaiba.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2267/ind_41_2024_dilton_construcao_campo_sambaiba.pdf</t>
   </si>
   <si>
     <t>INDICA a construção de um campo de futebol na Fazenda Sambaiba.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2269/ind_42_2024_censo_lgbtqiam.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2269/ind_42_2024_censo_lgbtqiam.pdf</t>
   </si>
   <si>
     <t>Indica a implementação do Censo Demográfico da Comunidade LGBTQIA+, em Conceição do Coité.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2271/ind_43_2024_raimuno_construcao_creche_onca.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2271/ind_43_2024_raimuno_construcao_creche_onca.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de uma creche no povoado do Onça.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2272/ind_44_2024_marli_iluminacao_estadio.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2272/ind_44_2024_marli_iluminacao_estadio.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de quatro postes com refletores no Estádio Municipal Clício Pinto da Silva em Bandiaçu</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2273/ind_45_2024_elaine_manutencao_limpeza_terraplanagem.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2273/ind_45_2024_elaine_manutencao_limpeza_terraplanagem.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a Limpeza e a Terraplanagem no Campo de Futebol do Bairro Nova Esperança, no Município de Conceição do Coité/BA</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2274/ind_46_2024_rene_construcao_quadra_vargem_grande.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2274/ind_46_2024_rene_construcao_quadra_vargem_grande.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a Construção de Quadras Poliesportiva e Esportes na Comunidade de Vargem Grande, Distrito de Salgadália, neste município de Conceição do Coité - BA.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2276/ind_47_2024_marli_contratacao_monitor_escolar.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2276/ind_47_2024_marli_contratacao_monitor_escolar.pdf</t>
   </si>
   <si>
     <t>Indica a contratação de monitor(a)s para transporte escolar no município de Conceição do Coité</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2278/ind_48_2024_marquinhos_pavimentacao_ruas_batom_assinada.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2278/ind_48_2024_marquinhos_pavimentacao_ruas_batom_assinada.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação de Ruas no Povoado de Batom.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2282/ind_49_2024_elizane_construcao_ginasiode_maracuja.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2282/ind_49_2024_elizane_construcao_ginasiode_maracuja.pdf</t>
   </si>
   <si>
     <t>Indica a construção do ginásio de esportes na comunidade quilombola do maracujá, neste município.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2283/ind_50_2024_dilton_construcao_ginasio_jaqueira.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2283/ind_50_2024_dilton_construcao_ginasio_jaqueira.pdf</t>
   </si>
   <si>
     <t>INDICA a construção de um Ginásio de Esporte no bairro da Jaqueira.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2287/ind_51_2024_beto_extesao_agua_pinda.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2287/ind_51_2024_beto_extesao_agua_pinda.pdf</t>
   </si>
   <si>
     <t>Indica a Embasa a extensão de água para Localidade da Pinda, próximo ao tanque de Adolfo, sentido Correia 1, neste Município.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2289/ind_52_2024_lindo_construcao_praca_riacho_morro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2289/ind_52_2024_lindo_construcao_praca_riacho_morro.pdf</t>
   </si>
   <si>
     <t>INDICA: Construção de uma Praça na localidade de Riacho do Morro nesse município.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2291/ind_53_2024_gease_revitalizacao_sinalizacao_asfaltica.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2291/ind_53_2024_gease_revitalizacao_sinalizacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo a revitalização da sinalização asfáltica horizontal do município.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2292/ind_54_2024_ernandes_reforma_quadra_escola_santa_rosa.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2292/ind_54_2024_ernandes_reforma_quadra_escola_santa_rosa.pdf</t>
   </si>
   <si>
     <t>INDICA  ao Executivo Municipal a reforma da quadra poliesportiva da Escola Pedro Américo no Povoado de Santa Rosa em Conceição do Coité-BA.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2294/ind_55_2024_elaine_institui_cordao_girassol.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2294/ind_55_2024_elaine_institui_cordao_girassol.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a aplicabilidade da Lei Federal nº 14.624/23, que institui o uso do "Cordão de Girassol" .</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2298/ind_56_2024_elizane_reforma_cmapo_futebol_domingos.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2298/ind_56_2024_elizane_reforma_cmapo_futebol_domingos.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a reforma e ampliação do campo de futebol no Povoado de Domingos.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2300/ind_57_2024_beto_docacao_terrenos_santa_rosa.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2300/ind_57_2024_beto_docacao_terrenos_santa_rosa.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, aquisição de terrenos para doação para construção de Habitação rural.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2301/ind_58_2024_marli_construcao_creche_morro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2301/ind_58_2024_marli_construcao_creche_morro.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma Creche no povoado do Morro</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2302/ind_59_2024_marli_pavimentacoes_ruas_bandiacu.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2302/ind_59_2024_marli_pavimentacoes_ruas_bandiacu.pdf</t>
   </si>
   <si>
     <t>INDICA a pavimentação das ruas no Distrito de Bandiaçu</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2304/ind_60_2024_nego_jai_contrucao_quadra_peba.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2304/ind_60_2024_nego_jai_contrucao_quadra_peba.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal construção de quadra no Povoado do Peba.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2306/ind_61_2024_elizane_reforma_quadra_tapera.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2306/ind_61_2024_elizane_reforma_quadra_tapera.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a reforma da quadra poliesportiva  Povoado de Tapera, neste município.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2316/ind_62_2024_dilton_construcao_praca_alto_sao_joao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2316/ind_62_2024_dilton_construcao_praca_alto_sao_joao.pdf</t>
   </si>
   <si>
     <t>INDICA a construção de uma praça, com parque infantil, no Bairro do Alto do São João.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2317/ind_63_2024_gease_aumento_diarias_educacao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2317/ind_63_2024_gease_aumento_diarias_educacao.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal o reajuste nos valores das diárias recebidas pelos motoristas da secretaria de educação e saúde deste município</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2318/ind_64_2024_raimundo_construcao_quadra_melancia.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2318/ind_64_2024_raimundo_construcao_quadra_melancia.pdf</t>
   </si>
   <si>
     <t>construção de uma quadra poliesportiva na localidade de Melancia.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2319/ind_65_2024_beto_encascalhamento_estrada_pinda.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2319/ind_65_2024_beto_encascalhamento_estrada_pinda.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal o encascalhamento da Estrada da Pinda.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2320/ind_66_2024_elizane_reforma_casa_farinha.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2320/ind_66_2024_elizane_reforma_casa_farinha.pdf</t>
   </si>
   <si>
     <t>Reforma e Ampliação da Casa de Farinha do Correia</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2326/ind_67_2024_elaine_auxilio_moradia.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2326/ind_67_2024_elaine_auxilio_moradia.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo  inclusão do auxílio-aluguel no rol das medidas protetivas de urgência definidas pela Lei Maria da Penha.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2330/ind_68_2024_raimundo_construcao_praca_jaqueira.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2330/ind_68_2024_raimundo_construcao_praca_jaqueira.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça com parque infantil, no bairro da Jaqueira.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2332/ind_69_2024_rene_pavimentacao_nova_palmares.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2332/ind_69_2024_rene_pavimentacao_nova_palmares.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a pavimentação da Rua da Chico Mendes, Povoado de Nova Palmares.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2339/ind_70_2024_gease_doacao_terreno_defensoria.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2339/ind_70_2024_gease_doacao_terreno_defensoria.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo municipal a doação de terreno situado estrada Coité Juazeirinho, Cadastro Imobiliário nº 117624, para construção de econúcleo da defensoria pública.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2341/ind_71_2024_rene_doacao_terreno_cooafes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2341/ind_71_2024_rene_doacao_terreno_cooafes.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a doação de terreno para A COOAFES .</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2344/req_72_2024_dilton_pavimentacao_bairro_ceramica.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2344/req_72_2024_dilton_pavimentacao_bairro_ceramica.pdf</t>
   </si>
   <si>
     <t>INDICA o calçamento da Rua José David Anunciação.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2345/ind_73_2024_elizane_construca_quadra_nova_palmares.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2345/ind_73_2024_elizane_construca_quadra_nova_palmares.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a Construção de uma quadra poliesportiva na comunidade de Nova Palmares, neste município.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2346/ind_74_2024_marquinhos_implanta_horta_comunitaria.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2346/ind_74_2024_marquinhos_implanta_horta_comunitaria.pdf</t>
   </si>
   <si>
     <t>Indicação - Implanta Horta Comunitária, neste Município.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2367/ind_75_2024_marli_construcao_vestiarios_santa_rosa.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2367/ind_75_2024_marli_construcao_vestiarios_santa_rosa.pdf</t>
   </si>
   <si>
     <t>INDICA a construção de vestiários e muros do campo de futebol no Povoado de Santa Rosa.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2369/ind_76_2024_raimundo_construcao_praca_baixa_nova.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2369/ind_76_2024_raimundo_construcao_praca_baixa_nova.pdf</t>
   </si>
   <si>
     <t>Indicação de construção de uma praça com pavimentação no povoado de Baixa Nova.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2374/ind_77_2024_elaine_manutencao_parque_jardim_bomba.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2374/ind_77_2024_elaine_manutencao_parque_jardim_bomba.pdf</t>
   </si>
   <si>
     <t>Indica a prefeitura Municipal a manutenção e ampliação de brinquedos do parque infantil na praça Nossa Senhora da Conceição (Jardim da Bomba), em Conceição do Coité-BA.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2375/ind_78_2024_elaine_juiz_titular.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2375/ind_78_2024_elaine_juiz_titular.pdf</t>
   </si>
   <si>
     <t>Indica ao Tribunal de Justiça do Estado da Bahia a disponibilização de um juíz titular na Vara Cívil na Comarca de Conceição do Coité.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2376/ind_79_2024_elaine_climatizacao_escolas.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2376/ind_79_2024_elaine_climatizacao_escolas.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a climatização nas escolas municipais de Conceição do Coité.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2377/ind_80_2024_elaine_banco_leite__anteprojeto.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2377/ind_80_2024_elaine_banco_leite__anteprojeto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que institua o Banco de Leite Materno na maternidade municipal, como também o banco de leite Virtual, em Conceição do Coité-BA.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2378/ind_81_2024_elaine_pavimentacao_rua_armando.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2378/ind_81_2024_elaine_pavimentacao_rua_armando.pdf</t>
   </si>
   <si>
     <t>Indica a prefeitura Municipal a instalação de um poste com iluminação pública e a Pavimentação na Rua Armando Amâncio de Araújo, bairro da Jaqueira, em Conceição do Coité-BA.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2399/ind_82_2024_beto_pavimentacao_estrada_bois.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2399/ind_82_2024_beto_pavimentacao_estrada_bois.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a pavimentação da Rua Domingos Bispo de Oliveira, Estrada dos Bois neste Município.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2400/ind_83_2024_dilton_extensao_rede_esgoto.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2400/ind_83_2024_dilton_extensao_rede_esgoto.pdf</t>
   </si>
   <si>
     <t>INDICA  a extensão da Rede de Água encanada na localidade de Queimada do Félix.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2410/ind_84_2024_elizene_recuperacao_praca_sao_roque.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2410/ind_84_2024_elizene_recuperacao_praca_sao_roque.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a recuperação da praça do Povoado de São Roque, neste município.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2420/ind_85_2024_dilton_implantacao_creche_morro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2420/ind_85_2024_dilton_implantacao_creche_morro.pdf</t>
   </si>
   <si>
     <t>INDICA a implantação  de uma creche no Povoado do Morro.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2421/ind_86_2024_beto_construcao_campo_futebol_goiabeira.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2421/ind_86_2024_beto_construcao_campo_futebol_goiabeira.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a construção de um campo de futebol, no povoado de Vila Carneiro.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2423/ind_87_2024_gease_contrucao_quebra_mola.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2423/ind_87_2024_gease_contrucao_quebra_mola.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a construção de quebra mola na rua Lafaiete Coutinho, bairro Vila Tolde.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2425/ind_88_2024_raimundo_construcao_creche_cansancao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2425/ind_88_2024_raimundo_construcao_creche_cansancao.pdf</t>
   </si>
   <si>
     <t>Construção de uma creche no Povoado do Cansanção.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2442/ind_89_2024_raimundo_campocsociety_juazeirinhio.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2442/ind_89_2024_raimundo_campocsociety_juazeirinhio.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra de futebol society com grama sintética no Distrito de Juazeirinho.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2443/ind_90_2024_elizane_construcao_creche_maracuja.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2443/ind_90_2024_elizane_construcao_creche_maracuja.pdf</t>
   </si>
   <si>
     <t>Indica a Construção de uma  Creche na comunidade Quilombola do Maracujá, neste município.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2455/ind_91_2024_gease_reforma_praca_eliana_cirino.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2455/ind_91_2024_gease_reforma_praca_eliana_cirino.pdf</t>
   </si>
   <si>
     <t>Indica ao poder Executivo Municipal a reforma da praça Eliana Cirino, localizada na rua Duque de Caxias.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2464/ind_92_2024_elaine_cria_nucleo_lgbts.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2464/ind_92_2024_elaine_cria_nucleo_lgbts.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a criação do Núcleo de Promoção das Políticas e Direitos da População LGBTQIAPN +</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2469/ind_93_2024_elaine_pavimentacao_orlando_pinto.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2469/ind_93_2024_elaine_pavimentacao_orlando_pinto.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação da Rua Orlando Pinto de Oliveira, em Conceição do Coité.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2472/ind_94_2024_gease_turismo_pedagogico.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2472/ind_94_2024_gease_turismo_pedagogico.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a implantação do Programa Municipal de Turismo Educativo - PROMUTE, nos termos propostos pelo anteprojeto em anexo.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2487/ind_95_2024_marquinhos_execucao_hino_municipal..pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2487/ind_95_2024_marquinhos_execucao_hino_municipal..pdf</t>
   </si>
   <si>
     <t>Indicação - Execução do Hino Municipal.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2489/ind_96_2024_elaine_procuradoria_mulher_anteprojeto.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2489/ind_96_2024_elaine_procuradoria_mulher_anteprojeto.pdf</t>
   </si>
   <si>
     <t>Indica a implantação da Procuradoria da Mulher no âmbito da Câmara Municipal, em Conceição do Coité.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2495/ind_97_2024_elaine__criacao_conselho_economia_solidaria.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2495/ind_97_2024_elaine__criacao_conselho_economia_solidaria.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a criação do Conselho Municipal de fomento a Economia Solidária e dá outras providências.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2529/ind_98_2024_elaine_criacao_programa_reciclagem.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2529/ind_98_2024_elaine_criacao_programa_reciclagem.pdf</t>
   </si>
   <si>
     <t>Indica a criação e implantação do Programa de Reciclagem do Cocos Nucifera (Coco Verde).</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>REC</t>
   </si>
   <si>
     <t>Recurso</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2290/recurso_ato_cpsp.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2290/recurso_ato_cpsp.pdf</t>
   </si>
   <si>
     <t>Recurso Contra Ato da Presidente da CPSP</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2221/veto_total_plo_03_2024.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2221/veto_total_plo_03_2024.pdf</t>
   </si>
   <si>
     <t>Veto integral ao Projeto de Lei Ordinária n. 03/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3946,67 +3946,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2217/pelom_01_2024_elaine.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2201/plc_01_2024_mesa_irga_legislativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2206/plc_2024_mesa_altera_leic_63_2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2257/projeto_lei_complementar_-_piso_salarial_magisterio_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2258/projeto_lei_complementar_-_piso_salarial_acs_e_aces_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2181/plo_01_2024_eliane_institui_janeiro_branco.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2199/plo_02_2024_lindo_denomina_praca_juazerinho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2200/plo_03_2024_subsidios_vereador_2025_2028.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2202/projeto_lei_-_credito_especial_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2231/plo_05_2024_fagner_rup_associao_projeto_crescer.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2232/plo_06_2024_fagner_rup_ccac.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2284/plo_07_2024_nego_jai_denomina_bairro_terra_nova.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2293/plo_08_2024_ernandes_denominado_anexo_rita_conceicao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2308/plo_09_2024_executivo_regulamenta_denominacoes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2322/plo_10_2024_ernandes_denominado_ginasio_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2324/projeto_de_lei_pmpi_10_anos_-_2024-2034_com_plano_anexo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2331/projeto_lei_-_credito_especial_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2336/plo_13_2024_elaine_dispoe_criacao_programa_coco.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2337/plo_14_2024_ldo_2025_anexos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2340/plo_15_2024_gease_confere_titulo_povoado_de_onca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2349/plo_16_2024_marquinhos_denomina_pista_skate..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2358/plo_17_2024_elaine_denomina_escola_maria_rita_substituicao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2363/plo_18_2024_executivo_altera_lei_663_diarias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2364/plo_19_2024_gease_dia_capoeira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2393/plo_20_2024_gease_programa_capoeira.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2395/plo_21_2024_lindo_eleva_povoado_onca_substituicao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2398/plo_22_2024_gease_concessao_prioridade_maes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2408/plo_23_2024_executivo_denomina_praca_pothira_carneiro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2422/projeto_de_lei_-_denomina_hospital_municipal_hamilton_rios.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2427/plo_25_2024_elaine_economia_solidaria_substituicao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2428/plo_26_2024_marquinhos_denomina_campo_society_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2429/plo_27_2024_marquinhos_denomina_praca_riacho_serra..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2436/plo_28_2024_nego_jai_altera_lei_1067_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2439/plo_29_2024_betao_escritorio_virtual.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2440/plo_30_2024_gease_familia_monoparental.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2466/plo__2024_nego_jai__denomina_unidade_basica_saude_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2470/projeto_lei_-_refis_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2471/plo_33_2024_elaine_consolida_leis.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2481/plo_34_2024_elizane_prup_agapa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2486/plo_35_2024_dilton_denomina_quadra_sossego.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2491/plo_36_2024_executivo_denomina_praca_acudinho_olavo_parlamentarcamaradecoite.com.br.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2492/plo_37_2024_elaine_criacao_programa_nucifera.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2494/projeto_lei_-_autoriza_poder_executivo_fundef_3_parcela.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2498/plo_39_2024_dilton_denomina_quadra_cantagalo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2502/plo_40_2024_fagner_denomina_rua_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2503/plo_41_2024_denomina_qudra_peba.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2504/projeto_de_lei_para_modalidade_esportiva_de_moto_3.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2505/projeto_de_lei_orcamentaria_2025_ass.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2517/plo_44_2024_mesa_subsidios_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2518/plo_45_2024_mesa_subsidios_secretarios.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2519/plo_46_2024_mesa_13_sal_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2520/projeto_de_lei_-_revoga_lei_212.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2521/plo_48_2024_marquinhos_denomina_quadra_da_praca_meckson.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2527/plo_49_2024_elaine_dipoe_evento_deficiencia_neurologica.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2416/pdl_02_2024_altera_cpl.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2424/pdl_2024_consulta_popular_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2456/rf_pdl__2024_medalha_do_merito_municipal_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2509/redacao_final_proj_decreto_leg_05_2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2511/pdl_06_2024_mesa_altera_posse.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2540/pdl_07_2024_altera_cpl.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2543/pdl_16_20224_convalida_titulos_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2310/pr_01_2024_jai_titulo_de_cidadao_rene_augusto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2342/pr_02_2024_recurso_01_2024.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2415/pr_03_2024_altera_ri.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2432/pr_04_2024_dilton_tc_ocimar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2458/pr_05_2024__betao_tc_ricardo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2463/pr_06_2024_fagner_tc_valdenilton_lima_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2493/pr_07_2024_dilton_tc_jose_bispo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2510/pr_08_2024_elaine_memorial_vereadoras.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2512/pr_09_2024_mesa_altera_regimento.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2522/pr_10_2024_rene_tc_monike_regina.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2524/pr_11_2024_ernendes_tc_cleidivan_amancio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2525/pr_12_2024_enrnades_tc_josue_moura_carvalho.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2526/pr_13_2024_ernandes_tc_denis_rodrigue_silva.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2532/pr_14_2024_lindo_tc_jucivan.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2539/pr_15_2024_altera_ri.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2542/pr_16_2024_mesa_altera_dia_e_horario_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2261/emenda_01_2024_betao_plc_03_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2372/emenda_betao_fagner_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2412/emenda_plo_14_-_2024.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2496/emenda_04_2024_elaine_modificativa_plo_38_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2497/emenda_05_2024_elaine_supressiva_plo_38.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2500/emenda_06_2024_pl_38_2024_rejeitada.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2501/emenda_07_pl_38_2024_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2174/req_01_2024_elaine_mocao_pesar_tereza.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2175/req_02_2024_marquinhos_mocao_aplauso_oab.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2176/req_03_2024_marquinhos_mocao_aplauso_defensoria_publica.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2177/req_04_2024__marquinhos_mocao_aplauso_samu.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2179/req_05_2024_lindo_mocao_pesar_pothira.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2180/req_06_2024_eliane_mocao_pesar_pothira.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2187/req_07_2024_dilton_mocao_pesar_nelson.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2193/req_08_2024_dilton_mocao_aplausos_orquestra_sinfonica.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2203/req_09_2024_fagner_mocao_aplausos_santos_ladeira.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2204/req_10_2024_lideres_plo_02_2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2205/req_11_2024_lideres_plo_04_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2208/req_12_2024_elizane_mocao_plausos_senhor_bonfim.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2214/requerimento_trofeu_idalice_indicacao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2215/requerimento_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2220/req_15_2024__beto_trofeu_idalice_marivalda.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2223/req_16_acordo_tram_esp_veto_1_2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2224/requerimento_trofeu_idalice_elizane_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2226/requerimento.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2227/requerimento_trofeu_idalice_indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2228/req_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2229/requerimento.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2230/req_22_2024_rene_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2233/req_23_2024_fagner_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2234/requerimento_trofeu_idalice.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2235/oficio_n.o_006-2024-gp_indicacao_trofeu_idalice_camara.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2236/req_26_2024_lindo_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2237/image_20240219_0001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2238/req_28_2024_ernandes_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2240/req_29_2024_marli_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2241/req_30_2024_jai_mocao_aplauso_escolinha_independente.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2242/req_31_2024_jai_mocao_aplauso_futsal_club.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2249/req_32_2024_mocao_aplausos_alanderson_agsport.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2259/req_33_2024_lideres_plc_03.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2260/req_34_2023_lideres_plc_04.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2262/req_35_2024_marli_mocao_aplausos_tarciso.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2268/req_36_2024_betao_mocao_aplauso_ocimar.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2270/req_37_2024_betao_mocao_aplauso_acasj.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2275/req_38_2024_marli_mocao_aplausos_tarciso.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2277/mocao_leonardo_guimaraes.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2279/req_40_2024_elaine_mocao_aplauso_amigas_castelianas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2280/req_41_2024_elaine_mocao_apluso_leila_gordiano.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2281/req_42_2024_elaine_mocao_aplauso_luzia.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2285/req_43_2024_dilton_mocao_pesar_dirceu.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2286/req_44_2024_jai_mocao_aplauso_igreja_quadrangular.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2288/req_45_2024_elaine_comissao_maternidade_-_copia.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2295/req_46_2024_marli_mocao_aplausos_baga.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2296/req_47_2024_dilton_mocao_aplausos_grupos_amigos.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2297/requerimento_-_mocao_de_aplausos_-_carteiros.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2299/req_49_2024_marli_mocao_aplausos_naildo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2303/req_50_2024_ernandes_mocao_aplauso_sisal_clube.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2307/req_51_2024_gease_mocao_aplausos_arena.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2309/req_52_2024_fagner_mocao_aplauso_vilma_aguia_resgate.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2311/req_53_2024_elaine_mocao_aplauso_familia_azul.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2312/req_54_2024_elaine_mocao_aplauso_escritor_mailson.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2313/req_55_2024_fagner_mocao_aplausos_portuguesa_serrote.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2314/req_56_2024_mocao_aplausos_mauricio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2315/req_lindodeneuza_mocao_aplausos_daniel.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2321/req_58_2024_regime_urgencia_plo_092024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2323/req_59_2024_mocao_aplausos_emidio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2325/req_60_2024_marli_mocao_aplausos_levi.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2327/req_61_2024_urgencio_especial_plo_11.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2328/req_62_2024_elizane__mocao_pesar_justino.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2333/req_63_2024_elaine_mocao_aplauso_faresi.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2334/req_64_2024_lideres_plo_11_2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2335/req_65_2024_lideres_plo_12_2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2338/req_66_2024_marli_mocao_pesar_fabricia.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2343/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2362/req_68_2024_acordo_tramitacao_plo_16_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2365/req_69_2024_lindo_mocao_pesar_cristina_carneiro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2368/req_70_2024_jai_mocao_aplauso_tenente.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2370/req_71_2024_apreciacao_conjunta_plo_14_ldo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2371/req_72_2024_lideres_plo_18_2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2373/req_73_2024_lindo_mocao_pesar_rutemberg.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2394/req_74_2024_raimundo_mocao_aplauso_nilsinho_vaqueiro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2397/req_75_2024_gease_mocao_aplauso_samuray_capoeira.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2401/req_76_2024_raimundo_mocao_aplauso_calango_forrozeiro.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2402/req_77_2024_elizane_mocao_aplausos_padroeiro_domingos.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2403/req_78_2024_elizane_mocao_aplausos_cavalgada_amigos_sela.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2404/req_79_2024_elaine_mocao_aplauso_colegio_hamilton_rios.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2405/req_80_2024_elaine_mocao_aplasuo_rosalina.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2406/req_81_2024_fagner_audiencia_mulher.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2407/req_82_2024_dilton_mocao_pesar_jose.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2411/req_83_2024_lideres_plo_23_2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2414/req_84_2024_elizane_mocao_pesar_pedro_gilson.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2417/req_85_2024_elizane_mocao_pesar_ubirajara.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2418/req_86_2024_elizane_mocao_pesar_valdicleide.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2426/req_87_2024_acordo_lideres.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2430/req_88_2024_dilton_mocao_aplausos_gilvania.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2431/req_89_fagner_merito_municipal_alberico.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2433/req_90_2024_beto_mocao_aplauso_rangel.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2434/req_91_2024_jai_indicacao_merito_municipal.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2435/req_92_2024_dilton_mocao_pesar_tania.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2437/req_93_2024_lideres_plo_28.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2438/requerimento_honra_ao_merito_.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2441/req_urgencia.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2444/req_96_2024_rene_medalha_meritio_municipal_ednaldo_oliveira_santiago.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2445/req_97_2024marli_medalha_merito_varnei_mota.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2446/req_98_2024_marquinhos_medalha_merito_municipal_luciano_araujo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2447/req_99_2024_lindo_medalha_merito_municipal_jeancley_da_silva_almeida.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2448/req_100_2024_ernandes_medalha_merito_municipal_jussiara_silva_batista.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2449/req_101_2024_elaine_medalha_merito_municipal_janete_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2450/indicacao_de_cidadaos_a_medalha_do_merito_municipal1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2451/req_103_2024_betao_medalha_merito_municipal_luciano_medeiros.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2452/req_104_2024_raimundo_medalha_do_merito_municipal_marcone_ferreira_carneiro.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2453/req_105_2024_jucara_medalha_merito_municipal_jose_dos_santos_silva.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2454/req_106_2024_dilton_medalha_merito_municipal_antonio_carlos_neves.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2457/req_107_2024_mocao_aplauso_rosalina.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2459/req_108_2024_fagner_mocao_aplausos_assembleia_deus.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2460/req_109_2024_mocao_aplausos_quadrilha_junina_jc.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2461/req_110_2024_ernandes_mocao_aplauso_quadrilia_junina_jc.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2462/req_111_2024_lindo_mocao_pesar_adauto.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2465/req_112_2024_lindo_mocao_aplausos_quadrilha.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2467/mocao_de_aplauso_ao_grupo_de_teatro_cavaleiros_troianos..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2468/req_114_2024_mocao_aplauso_grupo_enigma_danca.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2473/req_115_2024_lideres_plo_32.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2474/req_116_2024_lideres_pr_05.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2475/req_117_2024_ernandes_mocao_pesar__antonio_cosme_silva.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2476/req_118_2024_elaine_mocao_aplauso_rosalina.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2477/req_119_2024_gease_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2478/req_120_2024_jucara_mocao_aplauso_servico_convivencia.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2479/req_121_2024_jucara_mocao_aplauso_recordar_e_viver.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2480/req_122_2024_dilton_mocao_aplausos_quadrilha_junina_uab.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2482/req_123_2024_dilton_mocao_aplausos_gilvania.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2483/req_124_2024_dilton_mocao_pesar_walter.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2484/req_125_2024_dilton_mocao_pesar_ze_preto.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2485/req_126_2024_dilton_mocao_aplausos_nesi.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2488/req_127_2024_jai_suspende_atividade_07_outubro.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2490/req_128_2024_elizane_mocao_pesar_julia.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2499/req_129_2024_lidres_plo_38.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2506/mocao_de_aplausos_nilzete.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2507/mocao_ezau.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2508/mocao_maise_ferreira_1.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2513/req_133_2024_lindo_apreciar_conjunta_loa.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2515/mocao_gease.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2523/req_135_2024_dilton_mocao_aplausos_associacao_baba_coroas.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2530/req_136_2024_marli_audiencia_publica_seca.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2531/regime_de_urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2533/req_138_lideres_pr_11_2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2534/req_139_2024_lideres_pr_12.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2535/req_140_2024_lideres_pr_13.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2536/req._141_2024_pr_14_2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2537/req_142_2024_lideres_plo_47.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2538/req._143_2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2544/req_mesa_diretora_dl_212_2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2545/pl_71_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2546/pl_17_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2547/pr_08_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2548/plo_49_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2178/ind_01_2024_marli_limpeza_acude_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2182/ind_02_2024_lindo_pavimentacao_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2183/ind_03_2024_lindo_construcao_quadra_queimada_cedro.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2184/ind_04_2023_lindo_pavimentacao_maxixe.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2185/ind_05_2024_lindo_creche_onca.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2186/ind_06_2024_lindo_pavimentacao_de_ruas_lagoa_do_meio.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2188/ind_07_2024_elaine_reajuste_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2189/ind_08_2024_marli_reforma_cemiterio_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2190/ind_09_2024_marli_reforma_acougeu_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2192/ind_11_2024_gease_construcao_canil.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2194/ind_12_2024_raimundo_reforma_praca_matriz_juazeirnho.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2195/ind_13_2024_beto_pavimentacao_ruas_tanque_ana.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2196/ind_14_2024_raimundo_pavimentacao_ruas_escola_ednalva.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2197/ind_15_2024_gease_pavimentacao_rua_porcina_rosa.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2198/ind_16_2024_gease_pavimentacao_rua_jaqueira..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2209/ind_17_2024_fagner_reabertura_credibahia.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2210/ind_18_2024_lindo_pavimentacao_pedras.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2211/ind_19_2024_lindo_construcao_praca_domingos.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2212/ind_20_2024_lindo_pvimentacao_tanque_novo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2216/ind_21_2024_elizane_reforma_quadra_domingos.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2218/ind_22_2024_rene_reforma_escola_antonio_nunes.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2219/ind_23_2024_dilton_construcao_ginasio_esporte_fluminense.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2222/ind_24_2024_beto_reforma_praca_baton.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2225/ambulancia.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2244/ind_26_2024_elizane_pavimentacao_rua_distrito_almas.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2245/ind_27_2024_reforma_pracamaxixe.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2246/ind_28_2024_rene_leilao_frota.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2248/ind_29_2024_reforma_acougue_municipal.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2250/ind_30_2024_eliane_bolsa_pae.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2251/ind_31_2024_elaine_indica_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2252/ind_32_2024_contrucao_praca_nova_palmares.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2253/ind_33_2024_dilton_reforma_praca_tapera.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2254/ind_34_2024_ernandes_construcao_praca_conjunto_habitacional.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2255/ind_35_reformulacao_plano_magisterio.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2256/ind_36_plano_carreira_servidores.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2263/ind_37_2024_fagner_construcao_escola_estadual.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2264/ind_38_2024_elizane_pavimentacao_ruas_almas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2265/ind_39_2024_elaine_instalacao_telefonica_rh.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2266/ind_40_2023_elaine_campanha_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2267/ind_41_2024_dilton_construcao_campo_sambaiba.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2269/ind_42_2024_censo_lgbtqiam.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2271/ind_43_2024_raimuno_construcao_creche_onca.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2272/ind_44_2024_marli_iluminacao_estadio.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2273/ind_45_2024_elaine_manutencao_limpeza_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2274/ind_46_2024_rene_construcao_quadra_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2276/ind_47_2024_marli_contratacao_monitor_escolar.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2278/ind_48_2024_marquinhos_pavimentacao_ruas_batom_assinada.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2282/ind_49_2024_elizane_construcao_ginasiode_maracuja.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2283/ind_50_2024_dilton_construcao_ginasio_jaqueira.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2287/ind_51_2024_beto_extesao_agua_pinda.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2289/ind_52_2024_lindo_construcao_praca_riacho_morro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2291/ind_53_2024_gease_revitalizacao_sinalizacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2292/ind_54_2024_ernandes_reforma_quadra_escola_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2294/ind_55_2024_elaine_institui_cordao_girassol.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2298/ind_56_2024_elizane_reforma_cmapo_futebol_domingos.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2300/ind_57_2024_beto_docacao_terrenos_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2301/ind_58_2024_marli_construcao_creche_morro.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2302/ind_59_2024_marli_pavimentacoes_ruas_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2304/ind_60_2024_nego_jai_contrucao_quadra_peba.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2306/ind_61_2024_elizane_reforma_quadra_tapera.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2316/ind_62_2024_dilton_construcao_praca_alto_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2317/ind_63_2024_gease_aumento_diarias_educacao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2318/ind_64_2024_raimundo_construcao_quadra_melancia.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2319/ind_65_2024_beto_encascalhamento_estrada_pinda.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2320/ind_66_2024_elizane_reforma_casa_farinha.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2326/ind_67_2024_elaine_auxilio_moradia.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2330/ind_68_2024_raimundo_construcao_praca_jaqueira.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2332/ind_69_2024_rene_pavimentacao_nova_palmares.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2339/ind_70_2024_gease_doacao_terreno_defensoria.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2341/ind_71_2024_rene_doacao_terreno_cooafes.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2344/req_72_2024_dilton_pavimentacao_bairro_ceramica.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2345/ind_73_2024_elizane_construca_quadra_nova_palmares.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2346/ind_74_2024_marquinhos_implanta_horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2367/ind_75_2024_marli_construcao_vestiarios_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2369/ind_76_2024_raimundo_construcao_praca_baixa_nova.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2374/ind_77_2024_elaine_manutencao_parque_jardim_bomba.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2375/ind_78_2024_elaine_juiz_titular.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2376/ind_79_2024_elaine_climatizacao_escolas.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2377/ind_80_2024_elaine_banco_leite__anteprojeto.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2378/ind_81_2024_elaine_pavimentacao_rua_armando.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2399/ind_82_2024_beto_pavimentacao_estrada_bois.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2400/ind_83_2024_dilton_extensao_rede_esgoto.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2410/ind_84_2024_elizene_recuperacao_praca_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2420/ind_85_2024_dilton_implantacao_creche_morro.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2421/ind_86_2024_beto_construcao_campo_futebol_goiabeira.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2423/ind_87_2024_gease_contrucao_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2425/ind_88_2024_raimundo_construcao_creche_cansancao.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2442/ind_89_2024_raimundo_campocsociety_juazeirinhio.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2443/ind_90_2024_elizane_construcao_creche_maracuja.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2455/ind_91_2024_gease_reforma_praca_eliana_cirino.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2464/ind_92_2024_elaine_cria_nucleo_lgbts.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2469/ind_93_2024_elaine_pavimentacao_orlando_pinto.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2472/ind_94_2024_gease_turismo_pedagogico.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2487/ind_95_2024_marquinhos_execucao_hino_municipal..pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2489/ind_96_2024_elaine_procuradoria_mulher_anteprojeto.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2495/ind_97_2024_elaine__criacao_conselho_economia_solidaria.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2529/ind_98_2024_elaine_criacao_programa_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2290/recurso_ato_cpsp.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2221/veto_total_plo_03_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2217/pelom_01_2024_elaine.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2201/plc_01_2024_mesa_irga_legislativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2206/plc_2024_mesa_altera_leic_63_2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2257/projeto_lei_complementar_-_piso_salarial_magisterio_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2258/projeto_lei_complementar_-_piso_salarial_acs_e_aces_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2181/plo_01_2024_eliane_institui_janeiro_branco.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2199/plo_02_2024_lindo_denomina_praca_juazerinho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2200/plo_03_2024_subsidios_vereador_2025_2028.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2202/projeto_lei_-_credito_especial_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2231/plo_05_2024_fagner_rup_associao_projeto_crescer.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2232/plo_06_2024_fagner_rup_ccac.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2284/plo_07_2024_nego_jai_denomina_bairro_terra_nova.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2293/plo_08_2024_ernandes_denominado_anexo_rita_conceicao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2308/plo_09_2024_executivo_regulamenta_denominacoes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2322/plo_10_2024_ernandes_denominado_ginasio_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2324/projeto_de_lei_pmpi_10_anos_-_2024-2034_com_plano_anexo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2331/projeto_lei_-_credito_especial_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2336/plo_13_2024_elaine_dispoe_criacao_programa_coco.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2337/plo_14_2024_ldo_2025_anexos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2340/plo_15_2024_gease_confere_titulo_povoado_de_onca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2349/plo_16_2024_marquinhos_denomina_pista_skate..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2358/plo_17_2024_elaine_denomina_escola_maria_rita_substituicao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2363/plo_18_2024_executivo_altera_lei_663_diarias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2364/plo_19_2024_gease_dia_capoeira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2393/plo_20_2024_gease_programa_capoeira.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2395/plo_21_2024_lindo_eleva_povoado_onca_substituicao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2398/plo_22_2024_gease_concessao_prioridade_maes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2408/plo_23_2024_executivo_denomina_praca_pothira_carneiro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2422/projeto_de_lei_-_denomina_hospital_municipal_hamilton_rios.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2427/plo_25_2024_elaine_economia_solidaria_substituicao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2428/plo_26_2024_marquinhos_denomina_campo_society_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2429/plo_27_2024_marquinhos_denomina_praca_riacho_serra..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2436/plo_28_2024_nego_jai_altera_lei_1067_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2439/plo_29_2024_betao_escritorio_virtual.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2440/plo_30_2024_gease_familia_monoparental.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2466/plo__2024_nego_jai__denomina_unidade_basica_saude_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2470/projeto_lei_-_refis_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2471/plo_33_2024_elaine_consolida_leis.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2481/plo_34_2024_elizane_prup_agapa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2486/plo_35_2024_dilton_denomina_quadra_sossego.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2491/plo_36_2024_executivo_denomina_praca_acudinho_olavo_parlamentarcamaradecoite.com.br.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2492/plo_37_2024_elaine_criacao_programa_nucifera.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2494/projeto_lei_-_autoriza_poder_executivo_fundef_3_parcela.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2498/plo_39_2024_dilton_denomina_quadra_cantagalo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2502/plo_40_2024_fagner_denomina_rua_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2503/plo_41_2024_denomina_qudra_peba.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2504/projeto_de_lei_para_modalidade_esportiva_de_moto_3.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2505/projeto_de_lei_orcamentaria_2025_ass.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2517/plo_44_2024_mesa_subsidios_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2518/plo_45_2024_mesa_subsidios_secretarios.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2519/plo_46_2024_mesa_13_sal_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2520/projeto_de_lei_-_revoga_lei_212.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2521/plo_48_2024_marquinhos_denomina_quadra_da_praca_meckson.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2527/plo_49_2024_elaine_dipoe_evento_deficiencia_neurologica.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2416/pdl_02_2024_altera_cpl.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2424/pdl_2024_consulta_popular_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2456/rf_pdl__2024_medalha_do_merito_municipal_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2509/redacao_final_proj_decreto_leg_05_2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2511/pdl_06_2024_mesa_altera_posse.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2540/pdl_07_2024_altera_cpl.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2543/pdl_16_20224_convalida_titulos_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2310/pr_01_2024_jai_titulo_de_cidadao_rene_augusto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2342/pr_02_2024_recurso_01_2024.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2415/pr_03_2024_altera_ri.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2432/pr_04_2024_dilton_tc_ocimar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2458/pr_05_2024__betao_tc_ricardo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2463/pr_06_2024_fagner_tc_valdenilton_lima_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2493/pr_07_2024_dilton_tc_jose_bispo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2510/pr_08_2024_elaine_memorial_vereadoras.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2512/pr_09_2024_mesa_altera_regimento.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2522/pr_10_2024_rene_tc_monike_regina.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2524/pr_11_2024_ernendes_tc_cleidivan_amancio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2525/pr_12_2024_enrnades_tc_josue_moura_carvalho.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2526/pr_13_2024_ernandes_tc_denis_rodrigue_silva.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2532/pr_14_2024_lindo_tc_jucivan.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2539/pr_15_2024_altera_ri.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2542/pr_16_2024_mesa_altera_dia_e_horario_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2261/emenda_01_2024_betao_plc_03_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2372/emenda_betao_fagner_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2412/emenda_plo_14_-_2024.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2496/emenda_04_2024_elaine_modificativa_plo_38_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2497/emenda_05_2024_elaine_supressiva_plo_38.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2500/emenda_06_2024_pl_38_2024_rejeitada.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2501/emenda_07_pl_38_2024_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2174/req_01_2024_elaine_mocao_pesar_tereza.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2175/req_02_2024_marquinhos_mocao_aplauso_oab.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2176/req_03_2024_marquinhos_mocao_aplauso_defensoria_publica.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2177/req_04_2024__marquinhos_mocao_aplauso_samu.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2179/req_05_2024_lindo_mocao_pesar_pothira.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2180/req_06_2024_eliane_mocao_pesar_pothira.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2187/req_07_2024_dilton_mocao_pesar_nelson.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2193/req_08_2024_dilton_mocao_aplausos_orquestra_sinfonica.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2203/req_09_2024_fagner_mocao_aplausos_santos_ladeira.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2204/req_10_2024_lideres_plo_02_2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2205/req_11_2024_lideres_plo_04_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2208/req_12_2024_elizane_mocao_plausos_senhor_bonfim.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2214/requerimento_trofeu_idalice_indicacao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2215/requerimento_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2220/req_15_2024__beto_trofeu_idalice_marivalda.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2223/req_16_acordo_tram_esp_veto_1_2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2224/requerimento_trofeu_idalice_elizane_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2226/requerimento.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2227/requerimento_trofeu_idalice_indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2228/req_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2229/requerimento.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2230/req_22_2024_rene_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2233/req_23_2024_fagner_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2234/requerimento_trofeu_idalice.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2235/oficio_n.o_006-2024-gp_indicacao_trofeu_idalice_camara.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2236/req_26_2024_lindo_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2237/image_20240219_0001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2238/req_28_2024_ernandes_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2240/req_29_2024_marli_trofeu_idalice.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2241/req_30_2024_jai_mocao_aplauso_escolinha_independente.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2242/req_31_2024_jai_mocao_aplauso_futsal_club.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2249/req_32_2024_mocao_aplausos_alanderson_agsport.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2259/req_33_2024_lideres_plc_03.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2260/req_34_2023_lideres_plc_04.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2262/req_35_2024_marli_mocao_aplausos_tarciso.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2268/req_36_2024_betao_mocao_aplauso_ocimar.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2270/req_37_2024_betao_mocao_aplauso_acasj.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2275/req_38_2024_marli_mocao_aplausos_tarciso.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2277/mocao_leonardo_guimaraes.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2279/req_40_2024_elaine_mocao_aplauso_amigas_castelianas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2280/req_41_2024_elaine_mocao_apluso_leila_gordiano.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2281/req_42_2024_elaine_mocao_aplauso_luzia.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2285/req_43_2024_dilton_mocao_pesar_dirceu.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2286/req_44_2024_jai_mocao_aplauso_igreja_quadrangular.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2288/req_45_2024_elaine_comissao_maternidade_-_copia.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2295/req_46_2024_marli_mocao_aplausos_baga.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2296/req_47_2024_dilton_mocao_aplausos_grupos_amigos.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2297/requerimento_-_mocao_de_aplausos_-_carteiros.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2299/req_49_2024_marli_mocao_aplausos_naildo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2303/req_50_2024_ernandes_mocao_aplauso_sisal_clube.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2307/req_51_2024_gease_mocao_aplausos_arena.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2309/req_52_2024_fagner_mocao_aplauso_vilma_aguia_resgate.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2311/req_53_2024_elaine_mocao_aplauso_familia_azul.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2312/req_54_2024_elaine_mocao_aplauso_escritor_mailson.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2313/req_55_2024_fagner_mocao_aplausos_portuguesa_serrote.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2314/req_56_2024_mocao_aplausos_mauricio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2315/req_lindodeneuza_mocao_aplausos_daniel.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2321/req_58_2024_regime_urgencia_plo_092024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2323/req_59_2024_mocao_aplausos_emidio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2325/req_60_2024_marli_mocao_aplausos_levi.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2327/req_61_2024_urgencio_especial_plo_11.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2328/req_62_2024_elizane__mocao_pesar_justino.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2333/req_63_2024_elaine_mocao_aplauso_faresi.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2334/req_64_2024_lideres_plo_11_2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2335/req_65_2024_lideres_plo_12_2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2338/req_66_2024_marli_mocao_pesar_fabricia.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2343/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2362/req_68_2024_acordo_tramitacao_plo_16_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2365/req_69_2024_lindo_mocao_pesar_cristina_carneiro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2368/req_70_2024_jai_mocao_aplauso_tenente.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2370/req_71_2024_apreciacao_conjunta_plo_14_ldo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2371/req_72_2024_lideres_plo_18_2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2373/req_73_2024_lindo_mocao_pesar_rutemberg.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2394/req_74_2024_raimundo_mocao_aplauso_nilsinho_vaqueiro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2397/req_75_2024_gease_mocao_aplauso_samuray_capoeira.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2401/req_76_2024_raimundo_mocao_aplauso_calango_forrozeiro.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2402/req_77_2024_elizane_mocao_aplausos_padroeiro_domingos.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2403/req_78_2024_elizane_mocao_aplausos_cavalgada_amigos_sela.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2404/req_79_2024_elaine_mocao_aplauso_colegio_hamilton_rios.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2405/req_80_2024_elaine_mocao_aplasuo_rosalina.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2406/req_81_2024_fagner_audiencia_mulher.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2407/req_82_2024_dilton_mocao_pesar_jose.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2411/req_83_2024_lideres_plo_23_2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2414/req_84_2024_elizane_mocao_pesar_pedro_gilson.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2417/req_85_2024_elizane_mocao_pesar_ubirajara.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2418/req_86_2024_elizane_mocao_pesar_valdicleide.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2426/req_87_2024_acordo_lideres.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2430/req_88_2024_dilton_mocao_aplausos_gilvania.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2431/req_89_fagner_merito_municipal_alberico.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2433/req_90_2024_beto_mocao_aplauso_rangel.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2434/req_91_2024_jai_indicacao_merito_municipal.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2435/req_92_2024_dilton_mocao_pesar_tania.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2437/req_93_2024_lideres_plo_28.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2438/requerimento_honra_ao_merito_.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2441/req_urgencia.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2444/req_96_2024_rene_medalha_meritio_municipal_ednaldo_oliveira_santiago.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2445/req_97_2024marli_medalha_merito_varnei_mota.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2446/req_98_2024_marquinhos_medalha_merito_municipal_luciano_araujo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2447/req_99_2024_lindo_medalha_merito_municipal_jeancley_da_silva_almeida.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2448/req_100_2024_ernandes_medalha_merito_municipal_jussiara_silva_batista.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2449/req_101_2024_elaine_medalha_merito_municipal_janete_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2450/indicacao_de_cidadaos_a_medalha_do_merito_municipal1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2451/req_103_2024_betao_medalha_merito_municipal_luciano_medeiros.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2452/req_104_2024_raimundo_medalha_do_merito_municipal_marcone_ferreira_carneiro.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2453/req_105_2024_jucara_medalha_merito_municipal_jose_dos_santos_silva.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2454/req_106_2024_dilton_medalha_merito_municipal_antonio_carlos_neves.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2457/req_107_2024_mocao_aplauso_rosalina.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2459/req_108_2024_fagner_mocao_aplausos_assembleia_deus.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2460/req_109_2024_mocao_aplausos_quadrilha_junina_jc.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2461/req_110_2024_ernandes_mocao_aplauso_quadrilia_junina_jc.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2462/req_111_2024_lindo_mocao_pesar_adauto.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2465/req_112_2024_lindo_mocao_aplausos_quadrilha.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2467/mocao_de_aplauso_ao_grupo_de_teatro_cavaleiros_troianos..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2468/req_114_2024_mocao_aplauso_grupo_enigma_danca.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2473/req_115_2024_lideres_plo_32.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2474/req_116_2024_lideres_pr_05.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2475/req_117_2024_ernandes_mocao_pesar__antonio_cosme_silva.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2476/req_118_2024_elaine_mocao_aplauso_rosalina.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2477/req_119_2024_gease_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2478/req_120_2024_jucara_mocao_aplauso_servico_convivencia.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2479/req_121_2024_jucara_mocao_aplauso_recordar_e_viver.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2480/req_122_2024_dilton_mocao_aplausos_quadrilha_junina_uab.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2482/req_123_2024_dilton_mocao_aplausos_gilvania.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2483/req_124_2024_dilton_mocao_pesar_walter.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2484/req_125_2024_dilton_mocao_pesar_ze_preto.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2485/req_126_2024_dilton_mocao_aplausos_nesi.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2488/req_127_2024_jai_suspende_atividade_07_outubro.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2490/req_128_2024_elizane_mocao_pesar_julia.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2499/req_129_2024_lidres_plo_38.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2506/mocao_de_aplausos_nilzete.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2507/mocao_ezau.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2508/mocao_maise_ferreira_1.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2513/req_133_2024_lindo_apreciar_conjunta_loa.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2515/mocao_gease.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2523/req_135_2024_dilton_mocao_aplausos_associacao_baba_coroas.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2530/req_136_2024_marli_audiencia_publica_seca.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2531/regime_de_urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2533/req_138_lideres_pr_11_2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2534/req_139_2024_lideres_pr_12.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2535/req_140_2024_lideres_pr_13.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2536/req._141_2024_pr_14_2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2537/req_142_2024_lideres_plo_47.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2538/req._143_2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2544/req_mesa_diretora_dl_212_2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2545/pl_71_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2546/pl_17_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2547/pr_08_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2548/plo_49_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2178/ind_01_2024_marli_limpeza_acude_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2182/ind_02_2024_lindo_pavimentacao_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2183/ind_03_2024_lindo_construcao_quadra_queimada_cedro.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2184/ind_04_2023_lindo_pavimentacao_maxixe.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2185/ind_05_2024_lindo_creche_onca.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2186/ind_06_2024_lindo_pavimentacao_de_ruas_lagoa_do_meio.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2188/ind_07_2024_elaine_reajuste_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2189/ind_08_2024_marli_reforma_cemiterio_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2190/ind_09_2024_marli_reforma_acougeu_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2192/ind_11_2024_gease_construcao_canil.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2194/ind_12_2024_raimundo_reforma_praca_matriz_juazeirnho.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2195/ind_13_2024_beto_pavimentacao_ruas_tanque_ana.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2196/ind_14_2024_raimundo_pavimentacao_ruas_escola_ednalva.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2197/ind_15_2024_gease_pavimentacao_rua_porcina_rosa.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2198/ind_16_2024_gease_pavimentacao_rua_jaqueira..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2209/ind_17_2024_fagner_reabertura_credibahia.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2210/ind_18_2024_lindo_pavimentacao_pedras.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2211/ind_19_2024_lindo_construcao_praca_domingos.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2212/ind_20_2024_lindo_pvimentacao_tanque_novo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2216/ind_21_2024_elizane_reforma_quadra_domingos.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2218/ind_22_2024_rene_reforma_escola_antonio_nunes.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2219/ind_23_2024_dilton_construcao_ginasio_esporte_fluminense.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2222/ind_24_2024_beto_reforma_praca_baton.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2225/ambulancia.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2244/ind_26_2024_elizane_pavimentacao_rua_distrito_almas.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2245/ind_27_2024_reforma_pracamaxixe.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2246/ind_28_2024_rene_leilao_frota.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2248/ind_29_2024_reforma_acougue_municipal.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2250/ind_30_2024_eliane_bolsa_pae.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2251/ind_31_2024_elaine_indica_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2252/ind_32_2024_contrucao_praca_nova_palmares.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2253/ind_33_2024_dilton_reforma_praca_tapera.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2254/ind_34_2024_ernandes_construcao_praca_conjunto_habitacional.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2255/ind_35_reformulacao_plano_magisterio.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2256/ind_36_plano_carreira_servidores.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2263/ind_37_2024_fagner_construcao_escola_estadual.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2264/ind_38_2024_elizane_pavimentacao_ruas_almas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2265/ind_39_2024_elaine_instalacao_telefonica_rh.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2266/ind_40_2023_elaine_campanha_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2267/ind_41_2024_dilton_construcao_campo_sambaiba.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2269/ind_42_2024_censo_lgbtqiam.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2271/ind_43_2024_raimuno_construcao_creche_onca.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2272/ind_44_2024_marli_iluminacao_estadio.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2273/ind_45_2024_elaine_manutencao_limpeza_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2274/ind_46_2024_rene_construcao_quadra_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2276/ind_47_2024_marli_contratacao_monitor_escolar.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2278/ind_48_2024_marquinhos_pavimentacao_ruas_batom_assinada.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2282/ind_49_2024_elizane_construcao_ginasiode_maracuja.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2283/ind_50_2024_dilton_construcao_ginasio_jaqueira.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2287/ind_51_2024_beto_extesao_agua_pinda.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2289/ind_52_2024_lindo_construcao_praca_riacho_morro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2291/ind_53_2024_gease_revitalizacao_sinalizacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2292/ind_54_2024_ernandes_reforma_quadra_escola_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2294/ind_55_2024_elaine_institui_cordao_girassol.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2298/ind_56_2024_elizane_reforma_cmapo_futebol_domingos.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2300/ind_57_2024_beto_docacao_terrenos_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2301/ind_58_2024_marli_construcao_creche_morro.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2302/ind_59_2024_marli_pavimentacoes_ruas_bandiacu.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2304/ind_60_2024_nego_jai_contrucao_quadra_peba.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2306/ind_61_2024_elizane_reforma_quadra_tapera.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2316/ind_62_2024_dilton_construcao_praca_alto_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2317/ind_63_2024_gease_aumento_diarias_educacao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2318/ind_64_2024_raimundo_construcao_quadra_melancia.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2319/ind_65_2024_beto_encascalhamento_estrada_pinda.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2320/ind_66_2024_elizane_reforma_casa_farinha.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2326/ind_67_2024_elaine_auxilio_moradia.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2330/ind_68_2024_raimundo_construcao_praca_jaqueira.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2332/ind_69_2024_rene_pavimentacao_nova_palmares.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2339/ind_70_2024_gease_doacao_terreno_defensoria.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2341/ind_71_2024_rene_doacao_terreno_cooafes.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2344/req_72_2024_dilton_pavimentacao_bairro_ceramica.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2345/ind_73_2024_elizane_construca_quadra_nova_palmares.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2346/ind_74_2024_marquinhos_implanta_horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2367/ind_75_2024_marli_construcao_vestiarios_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2369/ind_76_2024_raimundo_construcao_praca_baixa_nova.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2374/ind_77_2024_elaine_manutencao_parque_jardim_bomba.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2375/ind_78_2024_elaine_juiz_titular.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2376/ind_79_2024_elaine_climatizacao_escolas.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2377/ind_80_2024_elaine_banco_leite__anteprojeto.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2378/ind_81_2024_elaine_pavimentacao_rua_armando.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2399/ind_82_2024_beto_pavimentacao_estrada_bois.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2400/ind_83_2024_dilton_extensao_rede_esgoto.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2410/ind_84_2024_elizene_recuperacao_praca_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2420/ind_85_2024_dilton_implantacao_creche_morro.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2421/ind_86_2024_beto_construcao_campo_futebol_goiabeira.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2423/ind_87_2024_gease_contrucao_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2425/ind_88_2024_raimundo_construcao_creche_cansancao.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2442/ind_89_2024_raimundo_campocsociety_juazeirinhio.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2443/ind_90_2024_elizane_construcao_creche_maracuja.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2455/ind_91_2024_gease_reforma_praca_eliana_cirino.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2464/ind_92_2024_elaine_cria_nucleo_lgbts.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2469/ind_93_2024_elaine_pavimentacao_orlando_pinto.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2472/ind_94_2024_gease_turismo_pedagogico.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2487/ind_95_2024_marquinhos_execucao_hino_municipal..pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2489/ind_96_2024_elaine_procuradoria_mulher_anteprojeto.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2495/ind_97_2024_elaine__criacao_conselho_economia_solidaria.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2529/ind_98_2024_elaine_criacao_programa_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2290/recurso_ato_cpsp.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2024/2221/veto_total_plo_03_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="127.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="167" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>