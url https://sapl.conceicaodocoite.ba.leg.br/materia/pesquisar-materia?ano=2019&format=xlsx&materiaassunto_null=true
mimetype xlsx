--- v0 (2025-12-04)
+++ v1 (2026-06-14)
@@ -54,2487 +54,2487 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Aplica índice de Revisão Geral dos Servidores Municipais</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1224/plc22019mesadiretora.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1224/plc22019mesadiretora.pdf</t>
   </si>
   <si>
     <t>Altera vencimento dos servidores do Poder Legislativo...</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1226/plc032019mesadiretora.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1226/plc032019mesadiretora.pdf</t>
   </si>
   <si>
     <t>Extingue CET no âmbito do Poder Legislativo...</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1233/plc042019execultivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1233/plc042019execultivo.pdf</t>
   </si>
   <si>
     <t>Fixa  os vencidos Agentes Comunitários de Saúde e Combate às Endemias.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Betão Gordiano</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1205/plo012019betao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1205/plo012019betao.pdf</t>
   </si>
   <si>
     <t>Estabelece atendimento prioritário para pessoas portadoras do TEA</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1206/plo022019betao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1206/plo022019betao.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória capacitação em noções básicas  primeiros socorros</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1207/plo032019betao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1207/plo032019betao.pdf</t>
   </si>
   <si>
     <t>Denomina academia de Saúde do Bairro do Açudinho</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1208/plo042019betao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1208/plo042019betao.pdf</t>
   </si>
   <si>
     <t>UP Associação de Karatê de Conceição do Coité</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Regulamenta ampliação ou redução de jornada no âmbito da adm. publica</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Gel de Tetê</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1210/plo062019gel.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1210/plo062019gel.pdf</t>
   </si>
   <si>
     <t>Denomina Nova Mercado Municipal Agnaldo Ramos Gomes</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Lindo de Neuza</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1211/plo072019lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1211/plo072019lindo.pdf</t>
   </si>
   <si>
     <t>UP Associação Grupo das Mulheres de Juazeirinho</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Silvan</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1217/plo082019silvan.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1217/plo082019silvan.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Filadelfio Martins de Almeida</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Dispõe sobre politica atendimento dois direitos da criança e adolescente</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1225/plo102019executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1225/plo102019executivo.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre Diretrizes Orçamentárias para o exercício de 2020 LDO</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Nego Jai</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1232/plo112019negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1232/plo112019negojai.pdf</t>
   </si>
   <si>
     <t>Associação dos Pequenos Produtores e Assentados de Nova Palmares</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1238/plo122019betao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1238/plo122019betao.pdf</t>
   </si>
   <si>
     <t>Institui o dia dos comunicadores e cria Troféu José N. Oliveira</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1239/plo132019negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1239/plo132019negojai.pdf</t>
   </si>
   <si>
     <t>Associação Comunitária Cultural de Salgadalia</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1240/plo142019gel.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1240/plo142019gel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação do Projeto Avenida em Movimento</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1243/plo152019executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1243/plo152019executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Politica Municipal de Atendimento a Criança e Adolescente</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1244/plo162019jeronimo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1244/plo162019jeronimo.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Cicloturismo e dá outras providências</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1245/plo172019jeronimo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1245/plo172019jeronimo.pdf</t>
   </si>
   <si>
     <t>Dispões inclusão do Evento de Veículos Antigos no Calendário Oficial</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Denomina Arraia Juazeirinho Maria Neuza M. Carneiro - Neuza de Daço</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1250/plo192019executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1250/plo192019executivo.pdf</t>
   </si>
   <si>
     <t>Institui a Politica e o Plano Municipal de Saneamento Básico</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1251/plo202019executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1251/plo202019executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo á Regularização Fiscal de Créditos - Refis</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1252/plo212019executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1252/plo212019executivo.pdf</t>
   </si>
   <si>
     <t>Estima Receita e Fixa a Despesa do Orçamento Anual do Município de Conceição do Coité</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1257/plo222019executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1257/plo222019executivo.pdf</t>
   </si>
   <si>
     <t>Altera Leic 19 e 853 dispõe sobre uso e ocupação do solo</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1258/plo242019betao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1258/plo242019betao.pdf</t>
   </si>
   <si>
     <t>Institui Dia Municipal da Consciência Humana no Município</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1259/plo242019betao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1259/plo242019betao.pdf</t>
   </si>
   <si>
     <t>Regulamenta fabricação, comerc. e manuseio de fogos de artifícios</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1260/plo2520198executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1260/plo2520198executivo.pdf</t>
   </si>
   <si>
     <t>Cria licença Especifica de Recursos Minerais e altera Lei 714 e 736</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1262/plo262019negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1262/plo262019negojai.pdf</t>
   </si>
   <si>
     <t>Associação Amigos da Leitura e da Biblioteca do Povoado do Serrote</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1264/plo272019lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1264/plo272019lindo.pdf</t>
   </si>
   <si>
     <t>Associação dos Moradores da Região do cansanção</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1214/pdl012019eriberto.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1214/pdl012019eriberto.pdf</t>
   </si>
   <si>
     <t>UP Associação de Radio Comunitária de Juazeirinho</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1255/pdl22019mesadiretora.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1255/pdl22019mesadiretora.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo do Código Processo Legislativo</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1213/pr012019negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1213/pr012019negojai.pdf</t>
   </si>
   <si>
     <t>As honrarias e homenagens prestadas pelo Poder Legislativo</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1219/pdr22019mesadiretora.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1219/pdr22019mesadiretora.pdf</t>
   </si>
   <si>
     <t>Estabelece horário de funcionamento da Câmara Municipal</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1220/pdr32019mesadiretora.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1220/pdr32019mesadiretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  data base da categoria dos servidores do P. Legislativo</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1221/pr42019mesadiretora.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1221/pr42019mesadiretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aplicação de dispositivo da lei 133/1996...</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1222/pr52019mesadiretora.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1222/pr52019mesadiretora.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo do Regimento Interno que trata honraria</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>Araújo</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1234/pr062019ivaldo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1234/pr062019ivaldo.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Coiteense ao Sr. Arthur do Lago Neto</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1236/pr072019betao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1236/pr072019betao.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Coiteense ao Sr. Elimario Lima da Silva</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>Elizane Cana Brasil</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1241/pr82019elizane.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1241/pr82019elizane.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de cidadão coiteense ao Sr. Edmilson Jatahy F. Junior</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>Ernandes de Tó</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1242/pr92019ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1242/pr92019ernandes.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Coiteense  Excelentíssimo Gesivaldo Britto</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>Juçara de Mário</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1246/pr102019jecara.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1246/pr102019jecara.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Margareth Cordeiro de Matos</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1247/pr112019jucara.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1247/pr112019jucara.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão  ao Sr. Renilson da Silva Pinto</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1249/pr122019jeronimo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1249/pr122019jeronimo.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão  ao Sr. Pedro Orlando Marques de Oliveira</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1253/pr132019eriberto.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1253/pr132019eriberto.pdf</t>
   </si>
   <si>
     <t>Estabelece horário das sessões da Câmara Municipal</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1254/pr142019mesadiretora.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1254/pr142019mesadiretora.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo Regimento</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1256/pr152019silvan.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1256/pr152019silvan.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Coiteense a Sª Helra Rosa Valverde</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>César do Hospital</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1261/pr162019francisco.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1261/pr162019francisco.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Coiteense ao Sr. José Jorge C. de Oliveira</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>Dr. Iêdo Cirino</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1263/pr172019iedo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1263/pr172019iedo.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Coiteense ao Sr. João Felipe de Souza Leão</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1265/pr182018lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1265/pr182018lindo.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Coiteense ao Sr. Willian Teixeira de Campinho</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1266/pr192019lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1266/pr192019lindo.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Coiteense ao Sr. Josevaldo Mendonça Alves</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Coiteense ao Sr. Laerth Lopes Alves</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1268/pr212019elizane.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1268/pr212019elizane.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Coiteense ao Sr. Gustavo Luna da Silva</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1269/pr222019silvan.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1269/pr222019silvan.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Coiteense ao Sr. Elisomar Nunes da Silva</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1270/pr232019mesadiretoa.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1270/pr232019mesadiretoa.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivos da resolução 127 de 01 de setembro de 2003</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1271/pr242019silvan.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1271/pr242019silvan.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Coiteense ao Sr. Grigorio Almeida Ferreira</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Adiciona Artigo na LOM</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1127/req012019negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1127/req012019negojai.pdf</t>
   </si>
   <si>
     <t>Requerimento de informações sobre cargos comissionados</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>Pedrinho de Sambaíba</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1128/req022019pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1128/req022019pedrinho.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de aplauso para a ass. Comunitária do Descansador</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1129/req032019pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1129/req032019pedrinho.pdf</t>
   </si>
   <si>
     <t>Requerimento de informação via secretaria de agricultura</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1130/req042019negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1130/req042019negojai.pdf</t>
   </si>
   <si>
     <t>Requerimento de informação via secretaria de educação</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1131/req052019lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1131/req052019lindo.pdf</t>
   </si>
   <si>
     <t>Requerimento de informação via secretaria de infraestrutura</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1132/req062019negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1132/req062019negojai.pdf</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1133/req072019ivaldo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1133/req072019ivaldo.pdf</t>
   </si>
   <si>
     <t>Requerimento de moção de aplauso para a CETO</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1134/req082019ivaldo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1134/req082019ivaldo.pdf</t>
   </si>
   <si>
     <t>Requerimento de moção de aplauso para CIPE</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1135/req092019iedocirino.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1135/req092019iedocirino.pdf</t>
   </si>
   <si>
     <t>Requerimento de moção de aplauso para Geração 2000</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1136/req102019betao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1136/req102019betao.pdf</t>
   </si>
   <si>
     <t>Requerimento de audiência pública</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1140/req112019lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1140/req112019lindo.pdf</t>
   </si>
   <si>
     <t>Requerimento de informação via secretaria de saúde</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1141/req122019negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1141/req122019negojai.pdf</t>
   </si>
   <si>
     <t>Requerimento de informação via executivo sobre convênios</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1142/req132019lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1142/req132019lindo.pdf</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1143/req142019elizane.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1143/req142019elizane.pdf</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1144/req152019ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1144/req152019ernandes.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de aplauso para o sr. Antônio Lopes Oliveira</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>Professor Danilo</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1145/req162019danilo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1145/req162019danilo.pdf</t>
   </si>
   <si>
     <t>Requerimento de moção de aplauso ao Colégio Antônio Bahia</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1146/req172019betao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1146/req172019betao.pdf</t>
   </si>
   <si>
     <t>Requerimento de convocação para audiência pública sobre a saúde do município</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1147/req182019negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1147/req182019negojai.pdf</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1150/req192019pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1150/req192019pedrinho.pdf</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1151/req202019betao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1151/req202019betao.pdf</t>
   </si>
   <si>
     <t>Requerimento de audiência pública sobre CET</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1152/req212019pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1152/req212019pedrinho.pdf</t>
   </si>
   <si>
     <t>Requerimento de cópias sobre fechamento da Escola Leopoldino Romoaldo da Silva</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1153/req222019negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1153/req222019negojai.pdf</t>
   </si>
   <si>
     <t>Requerimento de cópias de CET no Poder Executivo</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1154/req232019lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1154/req232019lindo.pdf</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1155/req242019silvan.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1155/req242019silvan.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de aplauso FARESI</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1156/req252019lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1156/req252019lindo.pdf</t>
   </si>
   <si>
     <t>Requerimento de audiência pública sobre Uneb</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1157/req262019pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1157/req262019pedrinho.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de aplauso Policia Civil</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1158/req272019negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1158/req272019negojai.pdf</t>
   </si>
   <si>
     <t>Requerimento de extratos das contas da Prefeitura Municipal</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1159/req282019pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1159/req282019pedrinho.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Pesar ao sr Valdomiro Araújo de Almeida</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1160/req292019gel.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1160/req292019gel.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso ao Grupo de corredores COITÉ RUN</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1161/req302019silvan.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1161/req302019silvan.pdf</t>
   </si>
   <si>
     <t>Requerimento de Sessão Solene entrega de moção de aplauso</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1162/req312019lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1162/req312019lindo.pdf</t>
   </si>
   <si>
     <t>Requerimento de audiência publica da Uneb</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1163/req322019lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1163/req322019lindo.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso UNEB</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Raimundo Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1164/req332019raimundocarneiro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1164/req332019raimundocarneiro.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Pesar ex vereadora Neuza</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1165/req342019ivaldo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1165/req342019ivaldo.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Pesar sra .Noelinda Rocha</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1166/req352019lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1166/req352019lindo.pdf</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso ao Clube do Fusca</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1168/req372019iedocirino.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1168/req372019iedocirino.pdf</t>
   </si>
   <si>
     <t>Requerimento esclarecimento sobre mudança do trânsito no município</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1169/req382019elizane.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1169/req382019elizane.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Pesar para o Sr Francisco Brandão</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1170/req392019negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1170/req392019negojai.pdf</t>
   </si>
   <si>
     <t>Requerimento valores arrecadados pelos barraqueiros durante o roteiro do forro</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1171/req402019lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1171/req402019lindo.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre valores arrecadados no trânsito</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1173/req422019betao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1173/req422019betao.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso ao  Sr. Euvaldo Ferreira</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1174/req432019ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1174/req432019ernandes.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso ao Sr. Agenor Crisostomo de Lima</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1175/req442019ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1175/req442019ernandes.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Pesar sra.Ana Meire Simões de Oliveira</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Requerimento ao Executivo sobre pagamento do Patronal do INSS</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Requerimento copias do parcelamento de débitos do INSS janeira e junho 2019</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1178/req472019ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1178/req472019ernandes.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso a W.A.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1179/req482019iedocirino.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1179/req482019iedocirino.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso José Claudio Ramos Pinto</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Analene</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1180/req492019analene.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1180/req492019analene.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso estudante Daniela dos Santos Carneiro</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1181/req502019ivaldo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1181/req502019ivaldo.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso ao Centro de Ensino Menino Jesus</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1182/req512019elizane.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1182/req512019elizane.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso a Banda Marcial Escudeiro de Coité</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1183/req522019lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1183/req522019lindo.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso pra o grupo CGC</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1184/req532019ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1184/req532019ernandes.pdf</t>
   </si>
   <si>
     <t>Requerimento de Audiência Publica Setembro amarelo</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1185/req542019negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1185/req542019negojai.pdf</t>
   </si>
   <si>
     <t>Requerimento informações sobre valores depositados indevidamente Sindicato</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1186/req552019lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1186/req552019lindo.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Poder executivo sobre utilização dos 60% de suplementação</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1187/req562019danilo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1187/req562019danilo.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso a Srta Darli Ramos de Oliveira</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1188/req572019betao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1188/req572019betao.pdf</t>
   </si>
   <si>
     <t>Requerimento sessão solene da entrega do Troféu Comunicadores</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1189/req582019gel.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1189/req582019gel.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso para o CAPS</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1190/req592019betao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1190/req592019betao.pdf</t>
   </si>
   <si>
     <t>Requerimento Audiência Publica sobre a saúde em nosso município</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1191/req602019ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1191/req602019ernandes.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso - Setor Juventude</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1192/req612019danilo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1192/req612019danilo.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso ao Sr. Hudson Silva Santos</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1193/req622019negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1193/req622019negojai.pdf</t>
   </si>
   <si>
     <t>Requerimento da taxa anual de mortalidade junto a secretaria de saúde</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1194/req632019lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1194/req632019lindo.pdf</t>
   </si>
   <si>
     <t>Requerimento informação de quantas AIH, S e valores via secretaria de saúde</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1195/req642019ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1195/req642019ernandes.pdf</t>
   </si>
   <si>
     <t>Requerimento de solicitação do Prefeito Municipal sobre Raio X</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1196/req652019ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1196/req652019ernandes.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso a Igreja Adventista do Sétimo Dia</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1197/req662019pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1197/req662019pedrinho.pdf</t>
   </si>
   <si>
     <t>Requerimento via secretaria de finanças sobre valores pagos aos taxistas</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1198/req672019ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1198/req672019ernandes.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso ao ciclista Áureo Netto</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1199/req682019ivaldo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1199/req682019ivaldo.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Pesar sr. Sarafiel</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1200/req692019ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1200/req692019ernandes.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso ao Grupo de Jiu-Jitsu Tim Carvalho</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1201/req702019elizane.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1201/req702019elizane.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Pesar sr. Belmiro</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1202/req712019elizane.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1202/req712019elizane.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso a cavalgada  Pedro Altino</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Requerimento de Moção de Aplauso a Paroquia Nossa Senhora da Conceição do Coité</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_01_-_gel_de_tete.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_01_-_gel_de_tete.pdf</t>
   </si>
   <si>
     <t>Indica a reforma do Mercado Municipal</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_02_-_gel_de_tete.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_02_-_gel_de_tete.pdf</t>
   </si>
   <si>
     <t>Indica a reforma da Praça Porcina Rosa de Araújo</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_03_-_gel_de_tete_retirada.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_03_-_gel_de_tete_retirada.pdf</t>
   </si>
   <si>
     <t>Indica a reforma da Praça Meckson dos Santos</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_04_-_raimundo_carneiro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_04_-_raimundo_carneiro.pdf</t>
   </si>
   <si>
     <t>I(ndica a construção da praça do Cruzeiro em Juazeirinho</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_05_-_raimundo_carneiro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_05_-_raimundo_carneiro.pdf</t>
   </si>
   <si>
     <t>Indica  reforma da praça do povoado de Onça.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1026/indicacao_06_-_pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1026/indicacao_06_-_pedrinho.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma quadra poliesportiva na comunidade do Correa</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1027/indicacao_07-_lindo_de_neuza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1027/indicacao_07-_lindo_de_neuza.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação das ruas isais Ribeiro e Antonio C. Silva Pov de Onça</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1028/indicacao_08-_lindo_de_neuza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1028/indicacao_08-_lindo_de_neuza.pdf</t>
   </si>
   <si>
     <t>Indica a embasa a implantação do Sistema de abastecimento em queimada do Cedro</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1029/indicacao_09_-_betao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1029/indicacao_09_-_betao.pdf</t>
   </si>
   <si>
     <t>Indica  reforma das quadra esportivas em Almas e Caruaru.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1030/indicacao_010_-iedo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1030/indicacao_010_-iedo.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma praça na Rua Contorno povoado de Santa Rosa</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_011_-nego_jai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_011_-nego_jai.pdf</t>
   </si>
   <si>
     <t>Indica projeto de Lei de reposição salarial aos servidores do Município</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1032/indicacao_012_-silvan.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1032/indicacao_012_-silvan.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma quadra poliesportiva para comunidade do sossego</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_013_-_iedo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_013_-_iedo.pdf</t>
   </si>
   <si>
     <t>Indica extensão de agua para fazenda Mandassai</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_014_-_ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_014_-_ernandes.pdf</t>
   </si>
   <si>
     <t>Indica reforma da praça da fonte luminosa</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1035/indicacao_015_-_pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1035/indicacao_015_-_pedrinho.pdf</t>
   </si>
   <si>
     <t>Indica  recuperação da Avenida Luiz Eduardo Magalhaes</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1036/indicacao_016_-raimundo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1036/indicacao_016_-raimundo.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação e saneamento da rua Walter ramos no pov de Juazeirinho</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1037/indicacao_017_-raimundo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1037/indicacao_017_-raimundo.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação da rua Luiz Amancio em Juazeirinho</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1038/indicacao_018_-raimundo_prejudicada.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1038/indicacao_018_-raimundo_prejudicada.pdf</t>
   </si>
   <si>
     <t>Indica paviemntação e saneamento da Rua Ernesto Morais , Juazeirinho</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1039/indicacao_019_-iedo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1039/indicacao_019_-iedo.pdf</t>
   </si>
   <si>
     <t>Indica construção de um posto de saúde em Nova Palmares</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_020_-silvan.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_020_-silvan.pdf</t>
   </si>
   <si>
     <t>Indica reforma da pavimentação com sinalização da rua Senhora Santana</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1041/indicacao_021-_pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1041/indicacao_021-_pedrinho.pdf</t>
   </si>
   <si>
     <t>Indica pavimentações das ruas Laudelino, sizenando, quadrangular no açude</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1042/indicacao_022-_ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1042/indicacao_022-_ernandes.pdf</t>
   </si>
   <si>
     <t>Indica construção de Praça no conjunto habitacional Cidade jardim</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1043/indicacao_023-_nego_jai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1043/indicacao_023-_nego_jai.pdf</t>
   </si>
   <si>
     <t>Indica a ampliação do espaço físico do prédio da UPA para funcionamento do hospital</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1044/indicacao_024-_lindo_de_neuza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1044/indicacao_024-_lindo_de_neuza.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação da rua Ernesto e Bernadina e Açude em Juazeirinho</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1045/indicacao_025-_pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1045/indicacao_025-_pedrinho.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação da Rua Alice Lopes Carneiro em Juazeirinho</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1046/indicacao_026-_ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1046/indicacao_026-_ernandes.pdf</t>
   </si>
   <si>
     <t>Indica a revitalização do açude Itarandi</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1047/indicacao_027-_elizane.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1047/indicacao_027-_elizane.pdf</t>
   </si>
   <si>
     <t>Indica reposição de lâmpadas no Correa</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1048/indicacao_028-_raimundo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1048/indicacao_028-_raimundo.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação de Queimada do Cedro</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1049/indicacao_029-_lindo_de_neuza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1049/indicacao_029-_lindo_de_neuza.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma praça no Maxixe</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1050/indicacao_030_-iedo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1050/indicacao_030_-iedo.pdf</t>
   </si>
   <si>
     <t>Indica revitalização da Praça São Jose em Salgadalia</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1051/indicacao_031_-_raimundo_carneiro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1051/indicacao_031_-_raimundo_carneiro.pdf</t>
   </si>
   <si>
     <t>Indica encascalhamento da estrada principal que liga C. do coite á Juazeirinho</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1052/ind322019ivaldo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1052/ind322019ivaldo.pdf</t>
   </si>
   <si>
     <t>Indica apresente projeto complementar para guarda municipal</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1053/indicacao_033-_nego_jai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1053/indicacao_033-_nego_jai.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo para regulamentar piso salarial dos agentes de saúde e endemias</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_034-_pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_034-_pedrinho.pdf</t>
   </si>
   <si>
     <t>Indica reforma da praça de Boa vista</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1055/indicacao_035-_lindo_de_neuza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1055/indicacao_035-_lindo_de_neuza.pdf</t>
   </si>
   <si>
     <t>Indica aquisição de terra para construção de campo de futebol em Cansanção, pov Juazeirinho</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1056/indicacao_036-_pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1056/indicacao_036-_pedrinho.pdf</t>
   </si>
   <si>
     <t>Indica construção quadra poliesportiva no Altinho da Vage</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_037-_elizane.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_037-_elizane.pdf</t>
   </si>
   <si>
     <t>Indica construção quadra poliesportiva na Quixaba</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1058/indicacao_038_-_araujo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1058/indicacao_038_-_araujo.pdf</t>
   </si>
   <si>
     <t>Indica implantação de um colégio militar em Conceição do Coité</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1059/indicacao_039-_lindo_de_neuza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1059/indicacao_039-_lindo_de_neuza.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação asfáltica inchu a Juazeirinho</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1060/indicacao_040-_pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1060/indicacao_040-_pedrinho.pdf</t>
   </si>
   <si>
     <t>Indica distribuição de peixes no município de Conceição do coite</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1061/indicacao_041-_ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1061/indicacao_041-_ernandes.pdf</t>
   </si>
   <si>
     <t>Indica a implantação e manutenção da casa de apoio a saúde em Salvador</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1062/indicacao_042-_iedo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1062/indicacao_042-_iedo.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação a Rua Mãe Domira no distrito de Aroeira</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1063/ind432019silvan.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1063/ind432019silvan.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação da Rua José Barreto dos santos, Bairro Rodoviária</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1064/ind442019iedocirino.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1064/ind442019iedocirino.pdf</t>
   </si>
   <si>
     <t>Indica aquisição de uma ambulância para o povoado de Santa Rosa</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1065/ind452019pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1065/ind452019pedrinho.pdf</t>
   </si>
   <si>
     <t>Indica governo do estado extensão de agua no povoado de Descansador</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1066/ind462019lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1066/ind462019lindo.pdf</t>
   </si>
   <si>
     <t>Indica policiamento fixo no distrito de Juazeirinho</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1067/ind472019ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1067/ind472019ernandes.pdf</t>
   </si>
   <si>
     <t>Indica reativação do posto de saúde no  bairro do cruzeiro</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_048_-_raimundo_carneiro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_048_-_raimundo_carneiro.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação no povoado de Varginha com construção de praça</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_049_-_araujo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_049_-_araujo.pdf</t>
   </si>
   <si>
     <t>Indica captação de recursos e pagamento de gratificação policiais militares e civis</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1070/ind502019negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1070/ind502019negojai.pdf</t>
   </si>
   <si>
     <t>Indica construção da praça da rua da Vitoria distrito de Salgadalia</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1071/ind512019pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1071/ind512019pedrinho.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação da rua Dionísio Pinto no Bairro dos Barreiros</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1072/indicacao_052-_iedo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1072/indicacao_052-_iedo.pdf</t>
   </si>
   <si>
     <t>Indica instalação de braço de luz na comunidade de Riacho do Martins</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1073/indicacao_053_-_lindo_de_neuza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1073/indicacao_053_-_lindo_de_neuza.pdf</t>
   </si>
   <si>
     <t>Indica o encascalhamento da vias vicinais nas localidades da zona rua em Juazeirinho</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1074/indicacao_054_-nego_jai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1074/indicacao_054_-nego_jai.pdf</t>
   </si>
   <si>
     <t>Indica manutenção e preservação da praça de Salgadalia</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1075/indicacao_055_-_ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1075/indicacao_055_-_ernandes.pdf</t>
   </si>
   <si>
     <t>Indica colocação de braços de luz no município</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1076/indicacao_056_-_pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1076/indicacao_056_-_pedrinho.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação da 3 travessa do bairro da cerâmica estrada da pinda</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1077/indicacao_057_-_iedo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1077/indicacao_057_-_iedo.pdf</t>
   </si>
   <si>
     <t>Indica reforma revitalização da praça de santa rosa</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1078/indicacao_058_-_pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1078/indicacao_058_-_pedrinho.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação da 2 travessa do bairro da cerâmica estrada da pinda.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_059_-_nego_jai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_059_-_nego_jai.pdf</t>
   </si>
   <si>
     <t>Indica o cumprimento da lei 75 de 2019</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacao_060_-_silvan.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacao_060_-_silvan.pdf</t>
   </si>
   <si>
     <t>Indica reforma e revitalização da praça da Aroeira</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1081/indicacao_061_-_lindo_de_neuza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1081/indicacao_061_-_lindo_de_neuza.pdf</t>
   </si>
   <si>
     <t>Indica extensão de rede de agua localidade de Baixa Nova</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1082/indicacao_062_-_zane.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1082/indicacao_062_-_zane.pdf</t>
   </si>
   <si>
     <t>Indica reforma da Praça de Almas</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1083/indicacao_063_-_ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1083/indicacao_063_-_ernandes.pdf</t>
   </si>
   <si>
     <t>Indica ao governo do Estado da Bahia a recuperação da Ba 120</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacao_064-_silvan.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacao_064-_silvan.pdf</t>
   </si>
   <si>
     <t>Indica reforma e revitalização da praça principal da Tapera</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_065_-_raimundo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_065_-_raimundo.pdf</t>
   </si>
   <si>
     <t>Indica reforma da praça da matriz de Juazeirinho</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_066-_iedo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_066-_iedo.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação das ruas do alto da colina</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1087/indicacao_067_-_ernandes_-_rejeitada.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1087/indicacao_067_-_ernandes_-_rejeitada.pdf</t>
   </si>
   <si>
     <t>Indica  abertura do centro comunitaria as terças feiras</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1088/indicacao_068_-_lindo_de_neuza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1088/indicacao_068_-_lindo_de_neuza.pdf</t>
   </si>
   <si>
     <t>Indica criação de um posto policial no distrito de Juazerinho</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1089/indicacao_069_-_raimundo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1089/indicacao_069_-_raimundo.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma quadra poliesportiva em Gangorra II</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1090/indicacao_070-_lindo_de_neuza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1090/indicacao_070-_lindo_de_neuza.pdf</t>
   </si>
   <si>
     <t>Indica as operadoras de telefonia moveis aumento e melhoria de sinal</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1091/indicacao_071-_elizane.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1091/indicacao_071-_elizane.pdf</t>
   </si>
   <si>
     <t>Indica calcamento da Rua Nova em Almas</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1093/indicacao_071-_elizane.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1093/indicacao_071-_elizane.pdf</t>
   </si>
   <si>
     <t>Indica reforma e revitalização da praça Manoel J. M. Mota em Bandiaçu</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1094/indicacao_073-_raimundo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1094/indicacao_073-_raimundo.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma praça no povoado de Nova América</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_074_-_iedo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_074_-_iedo.pdf</t>
   </si>
   <si>
     <t>Indica construção de creche no povoado de Santa Rosa</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1096/indicacao_075_-_pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1096/indicacao_075_-_pedrinho.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação rua Osvaldo Joao na jaqueira</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1097/indicacao_076_-_lindo_de_neuza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1097/indicacao_076_-_lindo_de_neuza.pdf</t>
   </si>
   <si>
     <t>Indica construção de ginásio esportivo em Juazeirinho</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1098/indicacao_077_-_ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1098/indicacao_077_-_ernandes.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de braços de luz para iluminação publica na sede</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1099/indicacao_078_-_lindo_de_neuza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1099/indicacao_078_-_lindo_de_neuza.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação em ruas do Lago do Meio</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_079_-_iedo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_079_-_iedo.pdf</t>
   </si>
   <si>
     <t>Indica implantação de rede de esgoto na Rua Nova, povoado Santa Rosa</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_080_-_pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_080_-_pedrinho.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação Rua Jose David da Anunciação, Bairro da Cerâmica</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_081-_lindo_de_neuza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_081-_lindo_de_neuza.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação do Povoado de Riacho do Morro Distrito de Juazeirinho</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_082-_ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_082-_ernandes.pdf</t>
   </si>
   <si>
     <t>Indica extensão da rede de abastecimento de agua em todo a Zona Rural</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_083_-_nego_jai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_083_-_nego_jai.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação das ruas do conjunto habitacional casulo</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1105/indicacao_084_-_iedo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1105/indicacao_084_-_iedo.pdf</t>
   </si>
   <si>
     <t>Indica das ruas do bairro da quadra</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1106/indicacao_085_-_ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1106/indicacao_085_-_ernandes.pdf</t>
   </si>
   <si>
     <t>Indica colocação de poste e iluminação  publica na Cidade Jardim</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1107/indicacao_086_-_pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1107/indicacao_086_-_pedrinho.pdf</t>
   </si>
   <si>
     <t>Indica encascalhamento que liga a Coité a Pinda e Altinho da Vargem</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1108/indicacao_087_-_gel_de_tete.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1108/indicacao_087_-_gel_de_tete.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação de todas as ruas e avenidas do Município, zona rural e urbana</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1109/ind882019lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1109/ind882019lindo.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação do Povoado de Cansanção</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1110/indicacao_089_-_raimundo_carneiro_arquivada.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1110/indicacao_089_-_raimundo_carneiro_arquivada.pdf</t>
   </si>
   <si>
     <t>Indica encascalhamento de todas as estradas vicinais no Município</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_090_-_pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_090_-_pedrinho.pdf</t>
   </si>
   <si>
     <t>Indica encascalhamento das estradas que liga casa Populares a Povoados</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_091_-_lindo_de_neuza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_091_-_lindo_de_neuza.pdf</t>
   </si>
   <si>
     <t>Indica encascalhamento da BA 411 que liga Coité a Ichu</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1113/indicacao_092_-_raimundo_carneiro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1113/indicacao_092_-_raimundo_carneiro.pdf</t>
   </si>
   <si>
     <t>Indica aumento de braça do luz nos postes na região de Juazeirinho</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1114/indicacao_093_-_lindo_de_neuza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1114/indicacao_093_-_lindo_de_neuza.pdf</t>
   </si>
   <si>
     <t>Indica reforma da praça do Povoado de Onça</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1115/indicacao_094_-_ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1115/indicacao_094_-_ernandes.pdf</t>
   </si>
   <si>
     <t>Indica construção de praça no Tabuleiro de Amorosa</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1116/indicacao_095_-_lindo_de_neuza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1116/indicacao_095_-_lindo_de_neuza.pdf</t>
   </si>
   <si>
     <t>Indica reforma de uma quadra poliesportiva do Maxixe</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_096_-_elizane.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_096_-_elizane.pdf</t>
   </si>
   <si>
     <t>Indica reforma e ampliação de uma quadra poliesportiva no povoado de Almas</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1119/indicacao_097_-_pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1119/indicacao_097_-_pedrinho.pdf</t>
   </si>
   <si>
     <t>Indica reforma da Praça do Açudinho</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1120/indicacao_098_-_ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1120/indicacao_098_-_ernandes.pdf</t>
   </si>
   <si>
     <t>Indica a reforma da quadra na escola Amâncio pereira da silva</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1121/ind992019raimundocarneiro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1121/ind992019raimundocarneiro.pdf</t>
   </si>
   <si>
     <t>Indica contratação de agente de segurança para o hospital português</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1122/ind1002019elizane.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1122/ind1002019elizane.pdf</t>
   </si>
   <si>
     <t>Indica reforma da praça do povoado de Ipoerinha</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1123/ind1012019lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1123/ind1012019lindo.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação asfáltica das principais vias do distrito de Juazeirinho</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1124/indicacao_102_-_lindo_de_neuza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1124/indicacao_102_-_lindo_de_neuza.pdf</t>
   </si>
   <si>
     <t>Indica extensão de rede de agua localidade de Boa Hora, Sentada e Queimada Nova</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1125/indicacao_103_-_ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1125/indicacao_103_-_ernandes.pdf</t>
   </si>
   <si>
     <t>Indica funcionamento da UPA</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1126/ind1042019silvan.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1126/ind1042019silvan.pdf</t>
   </si>
   <si>
     <t>Indica ampliação do numero de vagas para taxistas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2841,67 +2841,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1224/plc22019mesadiretora.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1226/plc032019mesadiretora.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1233/plc042019execultivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1205/plo012019betao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1206/plo022019betao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1207/plo032019betao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1208/plo042019betao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1210/plo062019gel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1211/plo072019lindo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1217/plo082019silvan.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1225/plo102019executivo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1232/plo112019negojai.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1238/plo122019betao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1239/plo132019negojai.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1240/plo142019gel.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1243/plo152019executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1244/plo162019jeronimo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1245/plo172019jeronimo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1250/plo192019executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1251/plo202019executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1252/plo212019executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1257/plo222019executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1258/plo242019betao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1259/plo242019betao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1260/plo2520198executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1262/plo262019negojai.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1264/plo272019lindo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1214/pdl012019eriberto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1255/pdl22019mesadiretora.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1213/pr012019negojai.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1219/pdr22019mesadiretora.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1220/pdr32019mesadiretora.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1221/pr42019mesadiretora.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1222/pr52019mesadiretora.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1234/pr062019ivaldo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1236/pr072019betao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1241/pr82019elizane.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1242/pr92019ernandes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1246/pr102019jecara.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1247/pr112019jucara.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1249/pr122019jeronimo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1253/pr132019eriberto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1254/pr142019mesadiretora.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1256/pr152019silvan.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1261/pr162019francisco.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1263/pr172019iedo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1265/pr182018lindo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1266/pr192019lindo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1268/pr212019elizane.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1269/pr222019silvan.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1270/pr232019mesadiretoa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1271/pr242019silvan.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1127/req012019negojai.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1128/req022019pedrinho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1129/req032019pedrinho.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1130/req042019negojai.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1131/req052019lindo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1132/req062019negojai.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1133/req072019ivaldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1134/req082019ivaldo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1135/req092019iedocirino.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1136/req102019betao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1140/req112019lindo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1141/req122019negojai.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1142/req132019lindo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1143/req142019elizane.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1144/req152019ernandes.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1145/req162019danilo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1146/req172019betao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1147/req182019negojai.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1150/req192019pedrinho.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1151/req202019betao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1152/req212019pedrinho.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1153/req222019negojai.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1154/req232019lindo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1155/req242019silvan.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1156/req252019lindo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1157/req262019pedrinho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1158/req272019negojai.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1159/req282019pedrinho.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1160/req292019gel.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1161/req302019silvan.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1162/req312019lindo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1163/req322019lindo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1164/req332019raimundocarneiro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1165/req342019ivaldo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1166/req352019lindo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1168/req372019iedocirino.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1169/req382019elizane.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1170/req392019negojai.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1171/req402019lindo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1173/req422019betao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1174/req432019ernandes.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1175/req442019ernandes.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1178/req472019ernandes.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1179/req482019iedocirino.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1180/req492019analene.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1181/req502019ivaldo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1182/req512019elizane.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1183/req522019lindo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1184/req532019ernandes.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1185/req542019negojai.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1186/req552019lindo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1187/req562019danilo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1188/req572019betao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1189/req582019gel.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1190/req592019betao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1191/req602019ernandes.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1192/req612019danilo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1193/req622019negojai.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1194/req632019lindo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1195/req642019ernandes.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1196/req652019ernandes.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1197/req662019pedrinho.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1198/req672019ernandes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1199/req682019ivaldo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1200/req692019ernandes.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1201/req702019elizane.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1202/req712019elizane.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_01_-_gel_de_tete.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_02_-_gel_de_tete.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_03_-_gel_de_tete_retirada.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_04_-_raimundo_carneiro.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_05_-_raimundo_carneiro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1026/indicacao_06_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1027/indicacao_07-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1028/indicacao_08-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1029/indicacao_09_-_betao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1030/indicacao_010_-iedo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_011_-nego_jai.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1032/indicacao_012_-silvan.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_013_-_iedo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_014_-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1035/indicacao_015_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1036/indicacao_016_-raimundo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1037/indicacao_017_-raimundo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1038/indicacao_018_-raimundo_prejudicada.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1039/indicacao_019_-iedo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_020_-silvan.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1041/indicacao_021-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1042/indicacao_022-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1043/indicacao_023-_nego_jai.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1044/indicacao_024-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1045/indicacao_025-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1046/indicacao_026-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1047/indicacao_027-_elizane.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1048/indicacao_028-_raimundo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1049/indicacao_029-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1050/indicacao_030_-iedo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1051/indicacao_031_-_raimundo_carneiro.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1052/ind322019ivaldo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1053/indicacao_033-_nego_jai.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_034-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1055/indicacao_035-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1056/indicacao_036-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_037-_elizane.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1058/indicacao_038_-_araujo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1059/indicacao_039-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1060/indicacao_040-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1061/indicacao_041-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1062/indicacao_042-_iedo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1063/ind432019silvan.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1064/ind442019iedocirino.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1065/ind452019pedrinho.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1066/ind462019lindo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1067/ind472019ernandes.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_048_-_raimundo_carneiro.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_049_-_araujo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1070/ind502019negojai.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1071/ind512019pedrinho.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1072/indicacao_052-_iedo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1073/indicacao_053_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1074/indicacao_054_-nego_jai.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1075/indicacao_055_-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1076/indicacao_056_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1077/indicacao_057_-_iedo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1078/indicacao_058_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_059_-_nego_jai.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacao_060_-_silvan.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1081/indicacao_061_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1082/indicacao_062_-_zane.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1083/indicacao_063_-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacao_064-_silvan.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_065_-_raimundo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_066-_iedo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1087/indicacao_067_-_ernandes_-_rejeitada.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1088/indicacao_068_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1089/indicacao_069_-_raimundo.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1090/indicacao_070-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1091/indicacao_071-_elizane.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1093/indicacao_071-_elizane.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1094/indicacao_073-_raimundo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_074_-_iedo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1096/indicacao_075_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1097/indicacao_076_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1098/indicacao_077_-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1099/indicacao_078_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_079_-_iedo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_080_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_081-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_082-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_083_-_nego_jai.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1105/indicacao_084_-_iedo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1106/indicacao_085_-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1107/indicacao_086_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1108/indicacao_087_-_gel_de_tete.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1109/ind882019lindo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1110/indicacao_089_-_raimundo_carneiro_arquivada.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_090_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_091_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1113/indicacao_092_-_raimundo_carneiro.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1114/indicacao_093_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1115/indicacao_094_-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1116/indicacao_095_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_096_-_elizane.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1119/indicacao_097_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1120/indicacao_098_-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1121/ind992019raimundocarneiro.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1122/ind1002019elizane.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1123/ind1012019lindo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1124/indicacao_102_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1125/indicacao_103_-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1126/ind1042019silvan.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1224/plc22019mesadiretora.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1226/plc032019mesadiretora.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1233/plc042019execultivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1205/plo012019betao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1206/plo022019betao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1207/plo032019betao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1208/plo042019betao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1210/plo062019gel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1211/plo072019lindo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1217/plo082019silvan.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1225/plo102019executivo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1232/plo112019negojai.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1238/plo122019betao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1239/plo132019negojai.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1240/plo142019gel.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1243/plo152019executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1244/plo162019jeronimo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1245/plo172019jeronimo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1250/plo192019executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1251/plo202019executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1252/plo212019executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1257/plo222019executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1258/plo242019betao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1259/plo242019betao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1260/plo2520198executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1262/plo262019negojai.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1264/plo272019lindo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1214/pdl012019eriberto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1255/pdl22019mesadiretora.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1213/pr012019negojai.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1219/pdr22019mesadiretora.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1220/pdr32019mesadiretora.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1221/pr42019mesadiretora.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1222/pr52019mesadiretora.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1234/pr062019ivaldo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1236/pr072019betao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1241/pr82019elizane.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1242/pr92019ernandes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1246/pr102019jecara.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1247/pr112019jucara.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1249/pr122019jeronimo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1253/pr132019eriberto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1254/pr142019mesadiretora.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1256/pr152019silvan.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1261/pr162019francisco.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1263/pr172019iedo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1265/pr182018lindo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1266/pr192019lindo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1268/pr212019elizane.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1269/pr222019silvan.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1270/pr232019mesadiretoa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1271/pr242019silvan.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1127/req012019negojai.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1128/req022019pedrinho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1129/req032019pedrinho.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1130/req042019negojai.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1131/req052019lindo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1132/req062019negojai.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1133/req072019ivaldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1134/req082019ivaldo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1135/req092019iedocirino.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1136/req102019betao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1140/req112019lindo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1141/req122019negojai.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1142/req132019lindo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1143/req142019elizane.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1144/req152019ernandes.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1145/req162019danilo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1146/req172019betao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1147/req182019negojai.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1150/req192019pedrinho.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1151/req202019betao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1152/req212019pedrinho.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1153/req222019negojai.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1154/req232019lindo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1155/req242019silvan.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1156/req252019lindo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1157/req262019pedrinho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1158/req272019negojai.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1159/req282019pedrinho.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1160/req292019gel.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1161/req302019silvan.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1162/req312019lindo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1163/req322019lindo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1164/req332019raimundocarneiro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1165/req342019ivaldo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1166/req352019lindo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1168/req372019iedocirino.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1169/req382019elizane.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1170/req392019negojai.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1171/req402019lindo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1173/req422019betao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1174/req432019ernandes.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1175/req442019ernandes.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1178/req472019ernandes.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1179/req482019iedocirino.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1180/req492019analene.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1181/req502019ivaldo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1182/req512019elizane.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1183/req522019lindo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1184/req532019ernandes.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1185/req542019negojai.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1186/req552019lindo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1187/req562019danilo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1188/req572019betao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1189/req582019gel.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1190/req592019betao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1191/req602019ernandes.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1192/req612019danilo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1193/req622019negojai.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1194/req632019lindo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1195/req642019ernandes.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1196/req652019ernandes.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1197/req662019pedrinho.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1198/req672019ernandes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1199/req682019ivaldo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1200/req692019ernandes.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1201/req702019elizane.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1202/req712019elizane.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_01_-_gel_de_tete.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_02_-_gel_de_tete.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_03_-_gel_de_tete_retirada.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_04_-_raimundo_carneiro.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_05_-_raimundo_carneiro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1026/indicacao_06_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1027/indicacao_07-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1028/indicacao_08-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1029/indicacao_09_-_betao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1030/indicacao_010_-iedo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_011_-nego_jai.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1032/indicacao_012_-silvan.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_013_-_iedo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_014_-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1035/indicacao_015_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1036/indicacao_016_-raimundo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1037/indicacao_017_-raimundo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1038/indicacao_018_-raimundo_prejudicada.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1039/indicacao_019_-iedo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_020_-silvan.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1041/indicacao_021-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1042/indicacao_022-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1043/indicacao_023-_nego_jai.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1044/indicacao_024-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1045/indicacao_025-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1046/indicacao_026-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1047/indicacao_027-_elizane.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1048/indicacao_028-_raimundo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1049/indicacao_029-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1050/indicacao_030_-iedo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1051/indicacao_031_-_raimundo_carneiro.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1052/ind322019ivaldo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1053/indicacao_033-_nego_jai.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_034-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1055/indicacao_035-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1056/indicacao_036-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_037-_elizane.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1058/indicacao_038_-_araujo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1059/indicacao_039-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1060/indicacao_040-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1061/indicacao_041-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1062/indicacao_042-_iedo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1063/ind432019silvan.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1064/ind442019iedocirino.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1065/ind452019pedrinho.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1066/ind462019lindo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1067/ind472019ernandes.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_048_-_raimundo_carneiro.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_049_-_araujo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1070/ind502019negojai.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1071/ind512019pedrinho.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1072/indicacao_052-_iedo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1073/indicacao_053_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1074/indicacao_054_-nego_jai.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1075/indicacao_055_-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1076/indicacao_056_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1077/indicacao_057_-_iedo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1078/indicacao_058_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_059_-_nego_jai.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacao_060_-_silvan.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1081/indicacao_061_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1082/indicacao_062_-_zane.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1083/indicacao_063_-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacao_064-_silvan.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_065_-_raimundo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_066-_iedo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1087/indicacao_067_-_ernandes_-_rejeitada.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1088/indicacao_068_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1089/indicacao_069_-_raimundo.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1090/indicacao_070-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1091/indicacao_071-_elizane.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1093/indicacao_071-_elizane.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1094/indicacao_073-_raimundo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_074_-_iedo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1096/indicacao_075_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1097/indicacao_076_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1098/indicacao_077_-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1099/indicacao_078_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_079_-_iedo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_080_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_081-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_082-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_083_-_nego_jai.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1105/indicacao_084_-_iedo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1106/indicacao_085_-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1107/indicacao_086_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1108/indicacao_087_-_gel_de_tete.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1109/ind882019lindo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1110/indicacao_089_-_raimundo_carneiro_arquivada.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_090_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_091_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1113/indicacao_092_-_raimundo_carneiro.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1114/indicacao_093_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1115/indicacao_094_-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1116/indicacao_095_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_096_-_elizane.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1119/indicacao_097_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1120/indicacao_098_-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1121/ind992019raimundocarneiro.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1122/ind1002019elizane.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1123/ind1012019lindo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1124/indicacao_102_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1125/indicacao_103_-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2019/1126/ind1042019silvan.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H235"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="84.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>