--- v0 (2025-12-07)
+++ v1 (2026-06-14)
@@ -54,930 +54,930 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1273/plc012018executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1273/plc012018executivo.pdf</t>
   </si>
   <si>
     <t>Aplica índice de revisão geral anual aos vencimentos dos servidores</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1282/plc022018executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1282/plc022018executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação temporária por excepcional interesse publico e dá outras providencias</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1283/plc032018mesa.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1283/plc032018mesa.pdf</t>
   </si>
   <si>
     <t>Aplica IRGA servidores do Poder Legislativo</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Raimundo Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1272/plo012018raimundo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1272/plo012018raimundo.pdf</t>
   </si>
   <si>
     <t>Denomina Praça João Paulo da Silva, em Juazeirinho</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1275/plo022018executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1275/plo022018executivo.pdf</t>
   </si>
   <si>
     <t>Modifica denominação de escola municipal para Escola Municipal Ednalva S. da H. Carneiro</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1276/plo032018executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1276/plo032018executivo.pdf</t>
   </si>
   <si>
     <t>Modifica denominação de escola municipal para Escola Municipal Maria Rita M. Silva</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1277/plo042018executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1277/plo042018executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre das Zonas e Áreas de interesse social de C. do Coité</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1278/plo052018executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1278/plo052018executivo.pdf</t>
   </si>
   <si>
     <t>Atualiza o perímetro urbano da sede do municipal de C. do Coite</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Analene</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1279/plo062018analene.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1279/plo062018analene.pdf</t>
   </si>
   <si>
     <t>RUP Associação Cultural e Beneficente Revolution Reggae</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1280/plo072018executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1280/plo072018executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe adm. funcionamento, licenciamento concessão dos cemitério l</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1284/plo082018executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1284/plo082018executivo.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre Diretrizes Orçamentaria - LDO 2019</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Lindo de Neuza</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1286/plo092018lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1286/plo092018lindo.pdf</t>
   </si>
   <si>
     <t>Altera Código de Posturas</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1287/plo102018executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1287/plo102018executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre organização dos bairros da sede do município</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1288/plo112018excutivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1288/plo112018excutivo.pdf</t>
   </si>
   <si>
     <t>Cria Fundo Municipal de Educação</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1289/plo122018up.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1289/plo122018up.pdf</t>
   </si>
   <si>
     <t>RUP Associação Quilombola do Maracujá</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1290/plo132018up.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1290/plo132018up.pdf</t>
   </si>
   <si>
     <t>RUP Associação de Lagoa do Meio</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1291/plo142018lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1291/plo142018lindo.pdf</t>
   </si>
   <si>
     <t>RUP Associação de Desenvolvimento de Juazeirinho</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1292/plo152018executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1292/plo152018executivo.pdf</t>
   </si>
   <si>
     <t>Cria Planos Arboriza coite e da outras providencias</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Araújo</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1294/plo162018ivaldo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1294/plo162018ivaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de  Blitz do IPVA no âmbito do Munícipio de Conceição do Coité</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1295/plo172018executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1295/plo172018executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Conselho Municipal da Juventude dá outras providencias</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1296/plo182018executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1296/plo182018executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 851, que dispõe sobre as diretrizes orçamentarias</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1297/plo192018executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1297/plo192018executivo.pdf</t>
   </si>
   <si>
     <t>LOA 2019 - Orçamento</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Gel de Tetê</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1298/plo202018jeronimo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1298/plo202018jeronimo.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Waldir Pires</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Betão Gordiano</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1299/plo212018betao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1299/plo212018betao.pdf</t>
   </si>
   <si>
     <t>Convalida doações de imóveis urbanos realizados pelo Município de Conceição do Coité</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1300/plo222018executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1300/plo222018executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 736, de 03 de junho de 2014</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1301/plo242018executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1301/plo242018executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 715,de 03 de junho de 2014</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1302/plo252018jeronimo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1302/plo252018jeronimo.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Meckson dos Santos Azevedo</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1303/plo262018jeronimo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1303/plo262018jeronimo.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Guiomar Oliveira Lima</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1305/plo272018betao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1305/plo272018betao.pdf</t>
   </si>
   <si>
     <t>Up Associação Desportiva Silveira</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Nego Jai</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1307/plo282018negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1307/plo282018negojai.pdf</t>
   </si>
   <si>
     <t>Up Associação Cultural de Capoeira de Salgadalia</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Professor Danilo</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1308/plo292018danilo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1308/plo292018danilo.pdf</t>
   </si>
   <si>
     <t>Denomina Academia de Saude de Salgadalia</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1309/plo302018jeronimo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1309/plo302018jeronimo.pdf</t>
   </si>
   <si>
     <t>Altera a Legislação Municipal que trata da declaração de Utilidade Pública</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1310/plo312018executivo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1310/plo312018executivo.pdf</t>
   </si>
   <si>
     <t>Institui Programa Incentivo Regularização Fiscal de Creditos da Fazenda Municipal - REFIS</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1285/pdl012018.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1285/pdl012018.pdf</t>
   </si>
   <si>
     <t>Up Associação dos Moradores da Fazenda Riacho da Serra</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1306/pdl022018betao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1306/pdl022018betao.pdf</t>
   </si>
   <si>
     <t>Up Associação Comunitária de Barrocão da Vargem e Região</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Elizane Cana Brasil</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1274/pr012018elizane.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1274/pr012018elizane.pdf</t>
   </si>
   <si>
     <t>Concede titulo de cidadã coiteense a Sra. Marilene da Silva Brito</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1281/pr022018raimundo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1281/pr022018raimundo.pdf</t>
   </si>
   <si>
     <t>Concede titulo de cidadã coiteense a Sra. Karina de Araújo Silva Lima Ramos</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1293/pr032018ivaldo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1293/pr032018ivaldo.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Coiteense a Luciano Cupertino Menezes</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>Pedrinho de Sambaíba</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1304/pr042018pedro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1304/pr042018pedro.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Coiteense a Elvaldo B. Valverde</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de pesar da Senhora Joao Angelica L. da Silva</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1627/req022018analene.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1627/req022018analene.pdf</t>
   </si>
   <si>
     <t>Requerimento audiencia Publica Direitos da Mulher</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1628/req032018gel.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1628/req032018gel.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso a secretaria de comunicação</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1629/req042018negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1629/req042018negojai.pdf</t>
   </si>
   <si>
     <t>Requerimento UPA</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1630/req052018gel.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1630/req052018gel.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso festa Baião de 2</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>Moção de Aplauso para grupo teatral Cactos</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1632/req072018negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1632/req072018negojai.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Secretaria de Assistência Social</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>Ernandes de Tó</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1633/req082018ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1633/req082018ernandes.pdf</t>
   </si>
   <si>
     <t>moção de aplauso para Val de Alex</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>moção de Aplauso s Secretaria de Assistência Social</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1635/req112018negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1635/req112018negojai.pdf</t>
   </si>
   <si>
     <t>Mocao de Aplauso CARDIOCLIN</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1636/req112018negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1636/req112018negojai.pdf</t>
   </si>
   <si>
     <t>requerimento ao executivo laudo assinado profissional</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>moção de aplauso para Secretaria de indústria e comercio</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>Mocao de Aplauso ao Nobel Complexo de Ensino</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>Pedido de informação ao Executivo</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>requerimento sessão solene para homenagear Hamilton Rios de Araujo</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1642/req162018danilo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1642/req162018danilo.pdf</t>
   </si>
   <si>
     <t>moção de pesar Anailton</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>Silvan</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1645/req172018silvan.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1645/req172018silvan.pdf</t>
   </si>
   <si>
     <t>requerimento audiência publica sobre preços e desrespeito aos consumidores</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>moção de aplauso SINTRAF</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1647/req192018elizane.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1647/req192018elizane.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso   Ivilla Azevedo</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>moção de Aplauso Estudio 8</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>Requerimento implantação do programa de academia de saúde</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1650/req222018danilo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1650/req222018danilo.pdf</t>
   </si>
   <si>
     <t>Moção de pesar Thiago</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1651/req232018betao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1651/req232018betao.pdf</t>
   </si>
   <si>
     <t>requerimento moção de Repudio</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1652/req242018danilo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1652/req242018danilo.pdf</t>
   </si>
   <si>
     <t>Moção de pesar José Nascimento</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1653/req252018lideres.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1653/req252018lideres.pdf</t>
   </si>
   <si>
     <t>Requerimento de suspensão da sessao ordinária</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1654/req262018ivaldo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1654/req262018ivaldo.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso guarda municipal</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>Moção de aplauso Policia Militar</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>Moção de pesar José Cordeiro</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>Mocao de Aplauso Clube do Fusca</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1658/req302018raimundo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1658/req302018raimundo.pdf</t>
   </si>
   <si>
     <t>moção de pesar Vania Almeida</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1659/req312018raimundo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1659/req312018raimundo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar ao Senhor Manoel Mendes</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Raimundo Carneiro de oliveira</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1661/req332018pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1661/req332018pedrinho.pdf</t>
   </si>
   <si>
     <t>requerimento moção de Aplauso</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1662/req342018lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1662/req342018lindo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar senhora Odete</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1663/req352018lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1663/req352018lindo.pdf</t>
   </si>
   <si>
     <t>Moção de pesar Gilbecson</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Requerimento Sessão Especial</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1665/req372018pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1665/req372018pedrinho.pdf</t>
   </si>
   <si>
     <t>Moção de pesar Daniel Oliveira dos Santos</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1666/req382018analene.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1666/req382018analene.pdf</t>
   </si>
   <si>
     <t>moção de aplauso para projeto  Nosso Bairro</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1667/req392018elizane.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1667/req392018elizane.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar Renaldo Junior</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1668/req402018ivaldo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1668/req402018ivaldo.pdf</t>
   </si>
   <si>
     <t>Requerimento de Tutela antecipada</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Mocao de Aplauso Escolinha Menino Jesus</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Requerimento de Comissão Especial de Inquérito</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Requerimento uso da Sala vereador sem bloco</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1672/req442018ivaldo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1672/req442018ivaldo.pdf</t>
   </si>
   <si>
     <t>requerimento Sessão solene para entrega de Titulo de Cidadão</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Moção de pesar Reginaldo Barreto dos Santos</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Moção de pesar Antonina de Oliveira</t>
   </si>
   <si>
     <t>1677</t>
   </si>
@@ -993,1164 +993,1164 @@
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Pedido de informação ao Poder Executivo</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Moção de pesar Paulo Crisostomo de Almeida</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Juçara de Mário</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1680/req502018jucara.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1680/req502018jucara.pdf</t>
   </si>
   <si>
     <t>moção de Aplauso a Igreja Adventista do Sétimo Dia</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1681/req512018ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1681/req512018ernandes.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1682/req522018lindo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1682/req522018lindo.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso Radio Comunitária de JUA</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1683/req532018pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1683/req532018pedrinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Associação Comunitária do Descansador</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1684/req542018gel.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1684/req542018gel.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Projeto Social Cuidando de Gente</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1685/req552018raimundo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1685/req552018raimundo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar Carlos Cordeiro</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1317/indicacao_01_reforma_do_mercado_municipal_-_gel_de_tete.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1317/indicacao_01_reforma_do_mercado_municipal_-_gel_de_tete.pdf</t>
   </si>
   <si>
     <t>Indica a reforma do mercado municipal no centro da cidade</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1318/indicacao_02_encascalhamento_da_estrada_principal_que_liga_conceicao_do_coite_a_juzeirinho_-_raimundo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1318/indicacao_02_encascalhamento_da_estrada_principal_que_liga_conceicao_do_coite_a_juzeirinho_-_raimundo.pdf</t>
   </si>
   <si>
     <t>Indica o encascalhamento da estrada principal que liga conceição do coité á Juazeirinho</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1319/indicacao_03_pavimentacao_da_rua_rudival_ferreira_-_pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1319/indicacao_03_pavimentacao_da_rua_rudival_ferreira_-_pedrinho.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação da rua rudival Ferreira dos santos no município de C. do Coité</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>Dr. Iêdo Cirino</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1320/indicacao_04_revitalizacao_da_praca_selvinio_feliciano_povoado_de_cabaceira-_iedo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1320/indicacao_04_revitalizacao_da_praca_selvinio_feliciano_povoado_de_cabaceira-_iedo.pdf</t>
   </si>
   <si>
     <t>Indica a revitalização da Praça Selvino Feliciano das Merces do Povoado de Cabaceira</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1321/indicacao_05_constucao_da_praca_do_cruzeiro_em_juazeirinho-_lido_de_neuza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1321/indicacao_05_constucao_da_praca_do_cruzeiro_em_juazeirinho-_lido_de_neuza.pdf</t>
   </si>
   <si>
     <t>Indica  a construção da Praça do Cruzeiro no Distrito de Juazeiro</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1322/indicacao_06_reforma_da_praca_no_bairo_da_quadra_-_gel_de_tete.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1322/indicacao_06_reforma_da_praca_no_bairo_da_quadra_-_gel_de_tete.pdf</t>
   </si>
   <si>
     <t>Indica a reforma da Praça no Bairro da Quadra</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1323/indicacao_07_prejudicada_duplicidade.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1323/indicacao_07_prejudicada_duplicidade.pdf</t>
   </si>
   <si>
     <t>Indica a construção da Praça do Cruzeiro, no Distrito de Juazeirinho</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1324/indicacao_08_reforma_e_cobertura_da_quadra_poliesportiva_pov_de_almas_-_elizane.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1324/indicacao_08_reforma_e_cobertura_da_quadra_poliesportiva_pov_de_almas_-_elizane.pdf</t>
   </si>
   <si>
     <t>Indica a reforma e cobertura da quadra poliesportiva no povoado de Almas</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1325/indicacao_09_pavimentacao_da_rua_das_pedrinhas_e_mediacoes_distrito_de_sao_joao_-_silvan.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1325/indicacao_09_pavimentacao_da_rua_das_pedrinhas_e_mediacoes_distrito_de_sao_joao_-_silvan.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação da Rua das Pedrinhas e mediações no Distrito de São Joao</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1327/indicacao_10_conclusao_de_toda_pavimentacao_do_bairro_do_matadouro_-_pedrinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1327/indicacao_10_conclusao_de_toda_pavimentacao_do_bairro_do_matadouro_-_pedrinho.pdf</t>
   </si>
   <si>
     <t>Indica a conclusão de toda pavimentação do bairro do Matadouro, neste Município</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1328/indicacao_11_pavimentacao_das_ruas_isaias_ribeiro_e_antonio_carneiro_no_povoado_de_onca_-_lindo_de_neuza.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1328/indicacao_11_pavimentacao_das_ruas_isaias_ribeiro_e_antonio_carneiro_no_povoado_de_onca_-_lindo_de_neuza.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação das Ruas Isaias Ribeiro e Antônio Carneiro no Pov de Onça</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1329/indicacao_12_pavimentacao_das_ruas_e_travessas_do_bairro_da_jaqueira-_ernandes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1329/indicacao_12_pavimentacao_das_ruas_e_travessas_do_bairro_da_jaqueira-_ernandes.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação das ruas e travessas do bairro da jaqueira</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1330/indicacao_13_pavimentacao_da_rua_antonio_romao_no_bairro_de_terra_nova.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1330/indicacao_13_pavimentacao_da_rua_antonio_romao_no_bairro_de_terra_nova.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação da Rua Antônio Romão, bairro de Terra Nova</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1331/indicacao_14_posto_medico_no_bairro_do_matadouro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1331/indicacao_14_posto_medico_no_bairro_do_matadouro.pdf</t>
   </si>
   <si>
     <t>Indica implantação de posto medico no bairro do matadouro na sede do município</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1332/indicacao_15_reforma_da_praca_do_povoado_de_onca.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1332/indicacao_15_reforma_da_praca_do_povoado_de_onca.pdf</t>
   </si>
   <si>
     <t>Indica reforma da praça do povoado de onça</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1333/indicacao_16_reforma_da_praca_da_bomba_no_centro_da_cidade.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1333/indicacao_16_reforma_da_praca_da_bomba_no_centro_da_cidade.pdf</t>
   </si>
   <si>
     <t>Indica reforma da praça da Bomba no centro da cidade</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1334/indicacao_17_pavimentacao_das_ruas_joao_laudelino_de_olvieira_e_rua_sizenando_acude_de_itarandi.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1334/indicacao_17_pavimentacao_das_ruas_joao_laudelino_de_olvieira_e_rua_sizenando_acude_de_itarandi.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação das ruas Joao Laudelino e rua sizenando povoado do açude itarandir</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1335/indicacao_18_pavimentacao_da_rua_jose_araujo_no_povoado_de_almas.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1335/indicacao_18_pavimentacao_da_rua_jose_araujo_no_povoado_de_almas.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação da Rua José Araújo conhecida como rua nova no Povoado de almas</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1336/indicacao_19_colocacao_de_braca_de_luz_nos_bairros_da_jaqueira_nova_esperana_e_sonho_meu.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1336/indicacao_19_colocacao_de_braca_de_luz_nos_bairros_da_jaqueira_nova_esperana_e_sonho_meu.pdf</t>
   </si>
   <si>
     <t>Indica reposição de braços de luz na Jaqueira, n. esperança, sonho meu e na sede</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1337/indicacao_20_construcao_da_praca_do_povoado_de_maxixe.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1337/indicacao_20_construcao_da_praca_do_povoado_de_maxixe.pdf</t>
   </si>
   <si>
     <t>Indica a construção da Praça do povoado de Maxixe</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1338/indicacao_21_pavimentacao_do_povoado_de_queimada_do_cedro_com_construcao_de_praca.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1338/indicacao_21_pavimentacao_do_povoado_de_queimada_do_cedro_com_construcao_de_praca.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação pavimentação com construção de praça em Queimada do Cedro</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1339/indicacao_22_requalificacao_da_praca_joaoquim_rodrigues_povoado_de_santa_rosa.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1339/indicacao_22_requalificacao_da_praca_joaoquim_rodrigues_povoado_de_santa_rosa.pdf</t>
   </si>
   <si>
     <t>Indica requalificação da Praça Joaquim Rodrigues em Santa Rosa</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1340/indicacao_23_paviemntacao_jaqueira_-_prejudicada.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1340/indicacao_23_paviemntacao_jaqueira_-_prejudicada.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação da Rua Alice Lopes carneiro no Bairro da Jaqueira</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1341/indicacao_24_reforma_e_cobertura_da_quadra_no_povoado_de_ipoeirinha.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1341/indicacao_24_reforma_e_cobertura_da_quadra_no_povoado_de_ipoeirinha.pdf</t>
   </si>
   <si>
     <t>Indica reforma e cobertura da quadra poliesportiva de Ipoerinha</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1342/indicacao_25_pavimentacao_asfaltica_de_coite_a_ichu_via_juazeirinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1342/indicacao_25_pavimentacao_asfaltica_de_coite_a_ichu_via_juazeirinho.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação asfáltica C. do coite a Ichu via Juazeirinho</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1343/indicacao_26_implantacao_unidade_basica_de_saude_altinho_da_vagem.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1343/indicacao_26_implantacao_unidade_basica_de_saude_altinho_da_vagem.pdf</t>
   </si>
   <si>
     <t>Indica  a implantação de uma unidade básica de saúde  em Altinho da Vargem</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1344/indicacao_27_ampliacao_quadra_escola_ana_rios.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1344/indicacao_27_ampliacao_quadra_escola_ana_rios.pdf</t>
   </si>
   <si>
     <t>Indica  reforma e ampliação da quadra poliesportiva na Escola Ana rios de Araújo</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1345/ind282018raimundo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1345/ind282018raimundo.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação do Povoado de Alto Bonito, com construção de Praça</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1346/ind292018iedo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1346/ind292018iedo.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de rede de esgoto da Rua Nova no Povoado de Santa Rosa</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1347/ind302018silvan.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1347/ind302018silvan.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de iluminação publica da estrada dos Crentes, Povoado de Onça</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1348/indicacao_31_pavimentacao_rua_jardim_paulista_em_salgadalia.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1348/indicacao_31_pavimentacao_rua_jardim_paulista_em_salgadalia.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação da rua Jardim Paulista e suas Travessas em Salgadalia.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1349/indicacao_32_quadra_esportiva_maracuja.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1349/indicacao_32_quadra_esportiva_maracuja.pdf</t>
   </si>
   <si>
     <t>Indica a construção de quadra poliesportiva no Povoado do Maracujá</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1350/indicacao_33_pavimentacao_pov_alto_bonito.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1350/indicacao_33_pavimentacao_pov_alto_bonito.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação do povoado de Alto Bonito.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1384/indicacao_34_pavimentacao_pov_riacho_do_morro.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1384/indicacao_34_pavimentacao_pov_riacho_do_morro.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação do Povoado de Riacho do Morro, com construção de uma praça</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1385/indicacao_35_pavimentacao_rua_arlinda.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1385/indicacao_35_pavimentacao_rua_arlinda.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação  Rua Arlinda Goncalves dos Santos , Bairro Olhos d'água</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1386/indicacao_36_rede_agua_faz_santarem.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1386/indicacao_36_rede_agua_faz_santarem.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de Rede de água da Fazenda Santarém</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1387/indicacao_37_distribuicao_de_peixes.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1387/indicacao_37_distribuicao_de_peixes.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Publico a distribuição de peixes as famílias carentes do Município de C. Coite</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1388/ind382018negojai.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1388/ind382018negojai.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a pavimentação da rua  Vitoria, Distrito da Salgadalia</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1389/indicacao_39_embasa_implanatar_sistema_agua.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1389/indicacao_39_embasa_implanatar_sistema_agua.pdf</t>
   </si>
   <si>
     <t>Indica a EMBASA a implantação do sistema de abastecimento de água em Queimada do Cedro</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1390/indicacao_40_pavimentacao_da_rua_tanque_grande_em_salgadalia.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1390/indicacao_40_pavimentacao_da_rua_tanque_grande_em_salgadalia.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação da rua do Tanque Grande em Salgadalia</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1391/indicacao_41_prejudicada.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1391/indicacao_41_prejudicada.pdf</t>
   </si>
   <si>
     <t>Indica reforma do mercado municipal situado no centro de Conceição do coite</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1392/indicacao_42_pavimentacao_do_povoado_cantinho_com_construcao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1392/indicacao_42_pavimentacao_do_povoado_cantinho_com_construcao.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação do povoado de Cantinho com construção de praça.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1393/indicacao_43_construcao_de_um_novo_cemiterio_em_sao_joao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1393/indicacao_43_construcao_de_um_novo_cemiterio_em_sao_joao.pdf</t>
   </si>
   <si>
     <t>Indica construção de novo cemitério no distrito de são João</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1394/indicacao_44_prejudicada.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1394/indicacao_44_prejudicada.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação de ruas matadouro velho</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1395/indicacao_45_construcao_de_quadra_poliesportiva_povoado_de_quebradinha.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1395/indicacao_45_construcao_de_quadra_poliesportiva_povoado_de_quebradinha.pdf</t>
   </si>
   <si>
     <t>Indica construção de quadra poliesportiva da quebradinha</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1396/indicacao_46_construcao_de_quadra_poliesportiva_povoado_de_cansacao.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1396/indicacao_46_construcao_de_quadra_poliesportiva_povoado_de_cansacao.pdf</t>
   </si>
   <si>
     <t>Indica construção de quadra poliesportiva  povoado de quebradinha</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1397/indicacao_47_reforma_e_apliacao_do_campo_de_futebol_povoado_de_domingos.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1397/indicacao_47_reforma_e_apliacao_do_campo_de_futebol_povoado_de_domingos.pdf</t>
   </si>
   <si>
     <t>Indica reforma e ampliação campo de futebol no povoado de domingos</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1398/indicacao_48_pavimentacao_do_povoado_do_peba_em_salgadalia.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1398/indicacao_48_pavimentacao_do_povoado_do_peba_em_salgadalia.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação do povoado do Peba, no Distrito de Salgadalia</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1399/indicacao_49_pavientacao_da_rua_jose_mendes_carneiro_em_juazeirinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1399/indicacao_49_pavientacao_da_rua_jose_mendes_carneiro_em_juazeirinho.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação e saneamento da Rua Jose Mendes Carneiro em Juazeirinho</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1400/indicacao_50_construcao_de_uma_praca_no_povoado_de_ladeira_grande.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1400/indicacao_50_construcao_de_uma_praca_no_povoado_de_ladeira_grande.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma praça em Ladeira Grande</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1401/indicacao_51_construcao_de_uma_praca_na_rua_do_cotorno_no_povoado_de_santa_rosa.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1401/indicacao_51_construcao_de_uma_praca_na_rua_do_cotorno_no_povoado_de_santa_rosa.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma praça na rua do contorno em santa rosa</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1402/indicacao_52_construcao_da_praca_na_comunidade_de_tabuleiro_da_amorosa.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1402/indicacao_52_construcao_da_praca_na_comunidade_de_tabuleiro_da_amorosa.pdf</t>
   </si>
   <si>
     <t>Indica construção da praça do tabuleiro da amorosa</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1403/indicacao_53_pavimetacao_das_ruas_durval_da_silva_bispo_e_joanita_almeida.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1403/indicacao_53_pavimetacao_das_ruas_durval_da_silva_bispo_e_joanita_almeida.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação das ruas Durval e joanita bairro dos barreiros</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1404/indicacao_54_aquisicao_de_uma_ambulancia_par_o_distrito_de_juazeirinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1404/indicacao_54_aquisicao_de_uma_ambulancia_par_o_distrito_de_juazeirinho.pdf</t>
   </si>
   <si>
     <t>Indica aquisição de uma ambulância para o distrito de Juazeirinho</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1405/indicacao_55_construcao_da_praca_do_forro_no_distrito_de_salgadalia.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1405/indicacao_55_construcao_da_praca_do_forro_no_distrito_de_salgadalia.pdf</t>
   </si>
   <si>
     <t>Indica construção da praça do forro no distrito de Salgadalia</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1406/indicacao_56_construcao_de_uma_paraca_povoado_de_quebradinha.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1406/indicacao_56_construcao_de_uma_paraca_povoado_de_quebradinha.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma praça no Povoado de Quebradinha</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1407/indicacao_57_ampliacao_do_sistema_de_cano_d_agua_distrito_da_juazerinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1407/indicacao_57_ampliacao_do_sistema_de_cano_d_agua_distrito_da_juazerinho.pdf</t>
   </si>
   <si>
     <t>Indica ampliação do sistema de como d'água distrito de Juazeirinho</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1408/indicacao_58_implantacao_de_equipe_do_psf_em_onca.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1408/indicacao_58_implantacao_de_equipe_do_psf_em_onca.pdf</t>
   </si>
   <si>
     <t>Indica construção de barragem em tanque da Lage</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1409/indicacao_59_construcao_de_uma_barragem_na_comunidade_do_tanque_da_lage.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1409/indicacao_59_construcao_de_uma_barragem_na_comunidade_do_tanque_da_lage.pdf</t>
   </si>
   <si>
     <t>Indica construção de barragem em tanque da lage</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1410/indicacao_60_construcao_da_praca_da_rua_da_vitoria_em_salgadalia.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1410/indicacao_60_construcao_da_praca_da_rua_da_vitoria_em_salgadalia.pdf</t>
   </si>
   <si>
     <t>Indica construção da praça da rua da vitória Salgadalia</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1411/indicacao_61_encascalhamento_da_estrada_que_liga_fazenda_rio_das_pedras.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1411/indicacao_61_encascalhamento_da_estrada_que_liga_fazenda_rio_das_pedras.pdf</t>
   </si>
   <si>
     <t>Indica encascalhamento na estrada da fazenda</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1412/indicacao_62_extensao_da_rede_de_abastecimento_de_agua_povoado_descansador.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1412/indicacao_62_extensao_da_rede_de_abastecimento_de_agua_povoado_descansador.pdf</t>
   </si>
   <si>
     <t>Indica extensão de rede de agua encanada no Descansador</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1413/indicacao_63_extensao_da_rede_de_abastecimento_de_agua_boa_hora_e_sentada.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1413/indicacao_63_extensao_da_rede_de_abastecimento_de_agua_boa_hora_e_sentada.pdf</t>
   </si>
   <si>
     <t>Indica extensão de rede de agua Boa hora e Sentada</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1414/indicacao_64_extensao_da_rede_deiluminacao_na_rua_alexandrina_no_povoado_de_onca.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1414/indicacao_64_extensao_da_rede_deiluminacao_na_rua_alexandrina_no_povoado_de_onca.pdf</t>
   </si>
   <si>
     <t>Indica  extensão iluminação na rua alexandrina povoado Onça</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1575/indicacao_65_construcao_de_quebra_molas_na_ba_411.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1575/indicacao_65_construcao_de_quebra_molas_na_ba_411.pdf</t>
   </si>
   <si>
     <t>Indica  construção de 3 quebra-molas no Distrito de Salgadalia.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1576/indicacao_66_aumento_de_braco_de_luz_nos_postes_na_comunidade_de_melancia.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1576/indicacao_66_aumento_de_braco_de_luz_nos_postes_na_comunidade_de_melancia.pdf</t>
   </si>
   <si>
     <t>Indica aumento de braço de luz na Melancia, Distrito de Aroeira</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1577/indicacao_67_construcao_de_praca_no_povoado_de_tanque_novo.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1577/indicacao_67_construcao_de_praca_no_povoado_de_tanque_novo.pdf</t>
   </si>
   <si>
     <t>Indica A construção de Praça em tanque Novo</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1578/indicacao_68_encasacalhamento_das_estradas_vincinais_na_zona_rual_em_juazeirinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1578/indicacao_68_encasacalhamento_das_estradas_vincinais_na_zona_rual_em_juazeirinho.pdf</t>
   </si>
   <si>
     <t>Indica o encascalhamento da estrada vicinais na zona rural do Distrito de juazeirinho</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1579/indicacao_69_pavimentacao_da_rua_esmeraldo_no_bairro_da_rodoviaria.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1579/indicacao_69_pavimentacao_da_rua_esmeraldo_no_bairro_da_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Indica pavimentaçao da rua esmeraldo ferreira da silva bairro da rodoviaria</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1580/indicacao_70_pavimentacao_da_rua_florencio_g._barbosa_proxima_a_aabb.pdf</t>
-[...2 lines deleted...]
-    <t>Indica a pavitmentação da Rua florencio G. Barbosa povoxim AABB</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1580/indicacao_70_pavimentacao_da_rua_florencio_g._barbosa_proxima_a_aabb.pdf</t>
+  </si>
+  <si>
+    <t>Indica a pavimentação da Rua Florêncio G. Barbosa próximo dasAABB</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1581/indicacao_71_implantacao_de_rede_de_esgoto_no_povoado_de_onca.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1581/indicacao_71_implantacao_de_rede_de_esgoto_no_povoado_de_onca.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito implantação de rede de esgoto no povoado de onça na rua antonio</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1582/indicacao_72_reforma_da_quadra_poliesportiva_no_povoado_de_ladeira.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1582/indicacao_72_reforma_da_quadra_poliesportiva_no_povoado_de_ladeira.pdf</t>
   </si>
   <si>
     <t>Indica refoma da quadra poliesportiva no povoado de Ladeira</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Indica a pavimentação das ruas sizenando, jose laudelino no açude de itarandi</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1584/indicacao_74_aquisicao_de_uma_ambulancia_para_o_povoado_de_santa_rosa.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1584/indicacao_74_aquisicao_de_uma_ambulancia_para_o_povoado_de_santa_rosa.pdf</t>
   </si>
   <si>
     <t>Indica aquisicao de uma ambulancia para o Povoado de Santa Rosa</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1585/indicacao_75_construcao_de_uma_quadra_poliesportiva_na_comunidade_de_sambaiba.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1585/indicacao_75_construcao_de_uma_quadra_poliesportiva_na_comunidade_de_sambaiba.pdf</t>
   </si>
   <si>
     <t>Indica contrução quadra poliesportiva em Sambaiba</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1586/indicacao_76_implantacao_de_um_colegio_militar_em_conceicao_do_coite.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1586/indicacao_76_implantacao_de_um_colegio_militar_em_conceicao_do_coite.pdf</t>
   </si>
   <si>
     <t>Indica implantação de colegio militar em conceicao do coite</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1587/indicacao_77_implantacao_de_manilhas_para_o_povoado_de_cabaceira.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1587/indicacao_77_implantacao_de_manilhas_para_o_povoado_de_cabaceira.pdf</t>
   </si>
   <si>
     <t>Indica de implantação de manilha ser intalada na saida do Povoado Cabaçeira</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1588/indicacao_78_colocacao_de_de_uma_torre_de_energia_na_rua_luiz_amancio_em_juazeirinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1588/indicacao_78_colocacao_de_de_uma_torre_de_energia_na_rua_luiz_amancio_em_juazeirinho.pdf</t>
   </si>
   <si>
     <t>Indica colocação de torre de energia na Rua Luiz Amancio em Juazeirinho</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1589/indicacao_79_colocacao_de_um_redutor_de_velocidade_na_rua_joao_mateus_de_souza_acudinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1589/indicacao_79_colocacao_de_um_redutor_de_velocidade_na_rua_joao_mateus_de_souza_acudinho.pdf</t>
   </si>
   <si>
     <t>Indica colocação de redutor de velocidade na Rua Joao Mateus no açudinho</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1590/indicacao_80_reforma_da_praca_da_igreja_do_distrito_de_juazeirinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1590/indicacao_80_reforma_da_praca_da_igreja_do_distrito_de_juazeirinho.pdf</t>
   </si>
   <si>
     <t>Indica reforma da praça da igreja de Juazeirinho</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1592/indicacao_81_pavimentacao_da_saida_do_povoado_de_onca_sentido_a_cidade_de_coite.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1592/indicacao_81_pavimentacao_da_saida_do_povoado_de_onca_sentido_a_cidade_de_coite.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação da saida do Povoado de Onça a Conceição do Coité</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1593/indicacao_82_pavimentacao_das_ruas_e_travessas_do_bairro_nova_esperanca.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1593/indicacao_82_pavimentacao_das_ruas_e_travessas_do_bairro_nova_esperanca.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação das ruas travessas não pavimentadas do bairro N. Esperança</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1594/indicacao_83_instalacao_de_placas_informativas_em_todo_territorio_do_municipio.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1594/indicacao_83_instalacao_de_placas_informativas_em_todo_territorio_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indica instalações de placas informativas em todo territorio do Municipio</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1595/indicacao_84_reforma_de_dois_redutores_de_velocidade_na_fazenda_tanque.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1595/indicacao_84_reforma_de_dois_redutores_de_velocidade_na_fazenda_tanque.pdf</t>
   </si>
   <si>
     <t>Indica redutores de velocidade com sinalização na Fazenda Tanque</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1596/indicacao_85_implantacao_de_escola_militar.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1596/indicacao_85_implantacao_de_escola_militar.pdf</t>
   </si>
   <si>
     <t>Indica implantação da escola militar no Município de Conceição do Coité</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1597/indicacao_86_construcao_de_quadra_poliesportiva.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1597/indicacao_86_construcao_de_quadra_poliesportiva.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma quadra poliesportiva para a comunidade do sossego</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1598/indicacao_87_implantacao_de_tres_redutores_de_velocidade.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1598/indicacao_87_implantacao_de_tres_redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Indica redutores de velocidade no Povoado do Cantinho</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1600/indicacao_88_pavimentacao_da_rua_do_ceminterio.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1600/indicacao_88_pavimentacao_da_rua_do_ceminterio.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação da Rua do cemiterio e suas transversais rua do posto</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1601/indicacao_89_manutencao_de_estradas_vicinais.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1601/indicacao_89_manutencao_de_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas vicinais do povoado de Santa Rosa</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1602/indicacao_90_colocacao_de_braco_de_luz.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1602/indicacao_90_colocacao_de_braco_de_luz.pdf</t>
   </si>
   <si>
     <t>Indica colocação de braço de luz  e reposição de lampadas na sede do Municipio</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1604/indicacao_91_pavimentacao_e_saneamento.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1604/indicacao_91_pavimentacao_e_saneamento.pdf</t>
   </si>
   <si>
     <t>indica apavimentação e saneamento da Rua Walter Ramos Guimarães</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1605/indicacao_92_extensao_de_agua.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1605/indicacao_92_extensao_de_agua.pdf</t>
   </si>
   <si>
     <t>indica a extensão de água para a fazenda Mateus,povoado de Santa Rosa</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1606/indicacao_93_extensao_de_agua_para_fazenda_mandassaia.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1606/indicacao_93_extensao_de_agua_para_fazenda_mandassaia.pdf</t>
   </si>
   <si>
     <t>indica a EMBASA extensão de água para a fazenda Mandassaia</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1607/indicacao_94_pavimentacao_e_saneamento_da_rua_luiz_amancia_juazeirinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1607/indicacao_94_pavimentacao_e_saneamento_da_rua_luiz_amancia_juazeirinho.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação e saneamento da rua Luiz Amancio em Juazeirinho</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1608/indicacao_95_limpeza_do_acude_novo_no_povoado_de_almas.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1608/indicacao_95_limpeza_do_acude_novo_no_povoado_de_almas.pdf</t>
   </si>
   <si>
     <t>Indica limpeza do acude do Povoado de Almas</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1609/indicacao_96_limpeza_do_acude_do_povoado_de_lagoa_do_meio.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1609/indicacao_96_limpeza_do_acude_do_povoado_de_lagoa_do_meio.pdf</t>
   </si>
   <si>
     <t>Indica limpeza do Acude no povoado de Lagoa do Meio</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1610/indicacao_97_pavimentacao_da_3_travessa_da_rua_manoel_bandeira.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1610/indicacao_97_pavimentacao_da_3_travessa_da_rua_manoel_bandeira.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação da terceira travessa da rua Manoel Bandeira no Bairro do Cruzeiro</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1611/indicacao_98_implantacao_de_bracos_de_luz_na_rua_do_acude_juazeirinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1611/indicacao_98_implantacao_de_bracos_de_luz_na_rua_do_acude_juazeirinho.pdf</t>
   </si>
   <si>
     <t>Indica implantação de braços de luz na rua do acude em Juazeirinho</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1612/indicacao_99_limpeza_do_tanque_dos_olhos_d_agua.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1612/indicacao_99_limpeza_do_tanque_dos_olhos_d_agua.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza do tanque dos olhos d'agua em Conceição do Coité</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1613/indicacao_100_construcao_de_casas_pessoas_de_baixa_renda_juazeirinho.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1613/indicacao_100_construcao_de_casas_pessoas_de_baixa_renda_juazeirinho.pdf</t>
   </si>
   <si>
     <t>Indica construção de casas para pessoas de baixa renda em Juazeirinho</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1614/indicacao_101_construcao_de_uma_quadra_poliesportiva_em_gangorra_ii.pdf</t>
+    <t>http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1614/indicacao_101_construcao_de_uma_quadra_poliesportiva_em_gangorra_ii.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma quadra poliesportiva de uma quadra poliesportiva em Gangorra II</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2457,67 +2457,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1273/plc012018executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1282/plc022018executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1283/plc032018mesa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1272/plo012018raimundo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1275/plo022018executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1276/plo032018executivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1277/plo042018executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1278/plo052018executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1279/plo062018analene.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1280/plo072018executivo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1284/plo082018executivo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1286/plo092018lindo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1287/plo102018executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1288/plo112018excutivo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1289/plo122018up.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1290/plo132018up.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1291/plo142018lindo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1292/plo152018executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1294/plo162018ivaldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1295/plo172018executivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1296/plo182018executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1297/plo192018executivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1298/plo202018jeronimo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1299/plo212018betao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1300/plo222018executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1301/plo242018executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1302/plo252018jeronimo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1303/plo262018jeronimo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1305/plo272018betao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1307/plo282018negojai.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1308/plo292018danilo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1309/plo302018jeronimo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1310/plo312018executivo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1285/pdl012018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1306/pdl022018betao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1274/pr012018elizane.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1281/pr022018raimundo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1293/pr032018ivaldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1304/pr042018pedro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1627/req022018analene.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1628/req032018gel.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1629/req042018negojai.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1630/req052018gel.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1632/req072018negojai.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1633/req082018ernandes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1635/req112018negojai.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1636/req112018negojai.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1642/req162018danilo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1645/req172018silvan.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1647/req192018elizane.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1650/req222018danilo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1651/req232018betao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1652/req242018danilo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1653/req252018lideres.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1654/req262018ivaldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1658/req302018raimundo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1659/req312018raimundo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1661/req332018pedrinho.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1662/req342018lindo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1663/req352018lindo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1665/req372018pedrinho.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1666/req382018analene.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1667/req392018elizane.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1668/req402018ivaldo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1672/req442018ivaldo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1680/req502018jucara.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1681/req512018ernandes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1682/req522018lindo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1683/req532018pedrinho.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1684/req542018gel.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1685/req552018raimundo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1317/indicacao_01_reforma_do_mercado_municipal_-_gel_de_tete.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1318/indicacao_02_encascalhamento_da_estrada_principal_que_liga_conceicao_do_coite_a_juzeirinho_-_raimundo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1319/indicacao_03_pavimentacao_da_rua_rudival_ferreira_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1320/indicacao_04_revitalizacao_da_praca_selvinio_feliciano_povoado_de_cabaceira-_iedo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1321/indicacao_05_constucao_da_praca_do_cruzeiro_em_juazeirinho-_lido_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1322/indicacao_06_reforma_da_praca_no_bairo_da_quadra_-_gel_de_tete.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1323/indicacao_07_prejudicada_duplicidade.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1324/indicacao_08_reforma_e_cobertura_da_quadra_poliesportiva_pov_de_almas_-_elizane.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1325/indicacao_09_pavimentacao_da_rua_das_pedrinhas_e_mediacoes_distrito_de_sao_joao_-_silvan.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1327/indicacao_10_conclusao_de_toda_pavimentacao_do_bairro_do_matadouro_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1328/indicacao_11_pavimentacao_das_ruas_isaias_ribeiro_e_antonio_carneiro_no_povoado_de_onca_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1329/indicacao_12_pavimentacao_das_ruas_e_travessas_do_bairro_da_jaqueira-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1330/indicacao_13_pavimentacao_da_rua_antonio_romao_no_bairro_de_terra_nova.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1331/indicacao_14_posto_medico_no_bairro_do_matadouro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1332/indicacao_15_reforma_da_praca_do_povoado_de_onca.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1333/indicacao_16_reforma_da_praca_da_bomba_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1334/indicacao_17_pavimentacao_das_ruas_joao_laudelino_de_olvieira_e_rua_sizenando_acude_de_itarandi.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1335/indicacao_18_pavimentacao_da_rua_jose_araujo_no_povoado_de_almas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1336/indicacao_19_colocacao_de_braca_de_luz_nos_bairros_da_jaqueira_nova_esperana_e_sonho_meu.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1337/indicacao_20_construcao_da_praca_do_povoado_de_maxixe.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1338/indicacao_21_pavimentacao_do_povoado_de_queimada_do_cedro_com_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1339/indicacao_22_requalificacao_da_praca_joaoquim_rodrigues_povoado_de_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1340/indicacao_23_paviemntacao_jaqueira_-_prejudicada.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1341/indicacao_24_reforma_e_cobertura_da_quadra_no_povoado_de_ipoeirinha.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1342/indicacao_25_pavimentacao_asfaltica_de_coite_a_ichu_via_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1343/indicacao_26_implantacao_unidade_basica_de_saude_altinho_da_vagem.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1344/indicacao_27_ampliacao_quadra_escola_ana_rios.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1345/ind282018raimundo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1346/ind292018iedo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1347/ind302018silvan.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1348/indicacao_31_pavimentacao_rua_jardim_paulista_em_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1349/indicacao_32_quadra_esportiva_maracuja.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1350/indicacao_33_pavimentacao_pov_alto_bonito.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1384/indicacao_34_pavimentacao_pov_riacho_do_morro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1385/indicacao_35_pavimentacao_rua_arlinda.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1386/indicacao_36_rede_agua_faz_santarem.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1387/indicacao_37_distribuicao_de_peixes.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1388/ind382018negojai.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1389/indicacao_39_embasa_implanatar_sistema_agua.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1390/indicacao_40_pavimentacao_da_rua_tanque_grande_em_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1391/indicacao_41_prejudicada.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1392/indicacao_42_pavimentacao_do_povoado_cantinho_com_construcao.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1393/indicacao_43_construcao_de_um_novo_cemiterio_em_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1394/indicacao_44_prejudicada.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1395/indicacao_45_construcao_de_quadra_poliesportiva_povoado_de_quebradinha.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1396/indicacao_46_construcao_de_quadra_poliesportiva_povoado_de_cansacao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1397/indicacao_47_reforma_e_apliacao_do_campo_de_futebol_povoado_de_domingos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1398/indicacao_48_pavimentacao_do_povoado_do_peba_em_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1399/indicacao_49_pavientacao_da_rua_jose_mendes_carneiro_em_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1400/indicacao_50_construcao_de_uma_praca_no_povoado_de_ladeira_grande.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1401/indicacao_51_construcao_de_uma_praca_na_rua_do_cotorno_no_povoado_de_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1402/indicacao_52_construcao_da_praca_na_comunidade_de_tabuleiro_da_amorosa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1403/indicacao_53_pavimetacao_das_ruas_durval_da_silva_bispo_e_joanita_almeida.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1404/indicacao_54_aquisicao_de_uma_ambulancia_par_o_distrito_de_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1405/indicacao_55_construcao_da_praca_do_forro_no_distrito_de_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1406/indicacao_56_construcao_de_uma_paraca_povoado_de_quebradinha.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1407/indicacao_57_ampliacao_do_sistema_de_cano_d_agua_distrito_da_juazerinho.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1408/indicacao_58_implantacao_de_equipe_do_psf_em_onca.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1409/indicacao_59_construcao_de_uma_barragem_na_comunidade_do_tanque_da_lage.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1410/indicacao_60_construcao_da_praca_da_rua_da_vitoria_em_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1411/indicacao_61_encascalhamento_da_estrada_que_liga_fazenda_rio_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1412/indicacao_62_extensao_da_rede_de_abastecimento_de_agua_povoado_descansador.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1413/indicacao_63_extensao_da_rede_de_abastecimento_de_agua_boa_hora_e_sentada.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1414/indicacao_64_extensao_da_rede_deiluminacao_na_rua_alexandrina_no_povoado_de_onca.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1575/indicacao_65_construcao_de_quebra_molas_na_ba_411.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1576/indicacao_66_aumento_de_braco_de_luz_nos_postes_na_comunidade_de_melancia.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1577/indicacao_67_construcao_de_praca_no_povoado_de_tanque_novo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1578/indicacao_68_encasacalhamento_das_estradas_vincinais_na_zona_rual_em_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1579/indicacao_69_pavimentacao_da_rua_esmeraldo_no_bairro_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1580/indicacao_70_pavimentacao_da_rua_florencio_g._barbosa_proxima_a_aabb.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1581/indicacao_71_implantacao_de_rede_de_esgoto_no_povoado_de_onca.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1582/indicacao_72_reforma_da_quadra_poliesportiva_no_povoado_de_ladeira.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1584/indicacao_74_aquisicao_de_uma_ambulancia_para_o_povoado_de_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1585/indicacao_75_construcao_de_uma_quadra_poliesportiva_na_comunidade_de_sambaiba.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1586/indicacao_76_implantacao_de_um_colegio_militar_em_conceicao_do_coite.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1587/indicacao_77_implantacao_de_manilhas_para_o_povoado_de_cabaceira.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1588/indicacao_78_colocacao_de_de_uma_torre_de_energia_na_rua_luiz_amancio_em_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1589/indicacao_79_colocacao_de_um_redutor_de_velocidade_na_rua_joao_mateus_de_souza_acudinho.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1590/indicacao_80_reforma_da_praca_da_igreja_do_distrito_de_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1592/indicacao_81_pavimentacao_da_saida_do_povoado_de_onca_sentido_a_cidade_de_coite.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1593/indicacao_82_pavimentacao_das_ruas_e_travessas_do_bairro_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1594/indicacao_83_instalacao_de_placas_informativas_em_todo_territorio_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1595/indicacao_84_reforma_de_dois_redutores_de_velocidade_na_fazenda_tanque.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1596/indicacao_85_implantacao_de_escola_militar.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1597/indicacao_86_construcao_de_quadra_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1598/indicacao_87_implantacao_de_tres_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1600/indicacao_88_pavimentacao_da_rua_do_ceminterio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1601/indicacao_89_manutencao_de_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1602/indicacao_90_colocacao_de_braco_de_luz.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1604/indicacao_91_pavimentacao_e_saneamento.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1605/indicacao_92_extensao_de_agua.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1606/indicacao_93_extensao_de_agua_para_fazenda_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1607/indicacao_94_pavimentacao_e_saneamento_da_rua_luiz_amancia_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1608/indicacao_95_limpeza_do_acude_novo_no_povoado_de_almas.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1609/indicacao_96_limpeza_do_acude_do_povoado_de_lagoa_do_meio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1610/indicacao_97_pavimentacao_da_3_travessa_da_rua_manoel_bandeira.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1611/indicacao_98_implantacao_de_bracos_de_luz_na_rua_do_acude_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1612/indicacao_99_limpeza_do_tanque_dos_olhos_d_agua.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1613/indicacao_100_construcao_de_casas_pessoas_de_baixa_renda_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1614/indicacao_101_construcao_de_uma_quadra_poliesportiva_em_gangorra_ii.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1273/plc012018executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1282/plc022018executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1283/plc032018mesa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1272/plo012018raimundo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1275/plo022018executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1276/plo032018executivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1277/plo042018executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1278/plo052018executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1279/plo062018analene.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1280/plo072018executivo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1284/plo082018executivo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1286/plo092018lindo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1287/plo102018executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1288/plo112018excutivo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1289/plo122018up.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1290/plo132018up.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1291/plo142018lindo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1292/plo152018executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1294/plo162018ivaldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1295/plo172018executivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1296/plo182018executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1297/plo192018executivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1298/plo202018jeronimo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1299/plo212018betao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1300/plo222018executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1301/plo242018executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1302/plo252018jeronimo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1303/plo262018jeronimo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1305/plo272018betao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1307/plo282018negojai.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1308/plo292018danilo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1309/plo302018jeronimo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1310/plo312018executivo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1285/pdl012018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1306/pdl022018betao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1274/pr012018elizane.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1281/pr022018raimundo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1293/pr032018ivaldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1304/pr042018pedro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1627/req022018analene.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1628/req032018gel.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1629/req042018negojai.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1630/req052018gel.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1632/req072018negojai.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1633/req082018ernandes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1635/req112018negojai.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1636/req112018negojai.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1642/req162018danilo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1645/req172018silvan.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1647/req192018elizane.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1650/req222018danilo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1651/req232018betao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1652/req242018danilo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1653/req252018lideres.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1654/req262018ivaldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1658/req302018raimundo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1659/req312018raimundo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1661/req332018pedrinho.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1662/req342018lindo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1663/req352018lindo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1665/req372018pedrinho.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1666/req382018analene.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1667/req392018elizane.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1668/req402018ivaldo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1672/req442018ivaldo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1680/req502018jucara.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1681/req512018ernandes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1682/req522018lindo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1683/req532018pedrinho.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1684/req542018gel.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1685/req552018raimundo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1317/indicacao_01_reforma_do_mercado_municipal_-_gel_de_tete.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1318/indicacao_02_encascalhamento_da_estrada_principal_que_liga_conceicao_do_coite_a_juzeirinho_-_raimundo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1319/indicacao_03_pavimentacao_da_rua_rudival_ferreira_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1320/indicacao_04_revitalizacao_da_praca_selvinio_feliciano_povoado_de_cabaceira-_iedo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1321/indicacao_05_constucao_da_praca_do_cruzeiro_em_juazeirinho-_lido_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1322/indicacao_06_reforma_da_praca_no_bairo_da_quadra_-_gel_de_tete.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1323/indicacao_07_prejudicada_duplicidade.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1324/indicacao_08_reforma_e_cobertura_da_quadra_poliesportiva_pov_de_almas_-_elizane.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1325/indicacao_09_pavimentacao_da_rua_das_pedrinhas_e_mediacoes_distrito_de_sao_joao_-_silvan.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1327/indicacao_10_conclusao_de_toda_pavimentacao_do_bairro_do_matadouro_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1328/indicacao_11_pavimentacao_das_ruas_isaias_ribeiro_e_antonio_carneiro_no_povoado_de_onca_-_lindo_de_neuza.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1329/indicacao_12_pavimentacao_das_ruas_e_travessas_do_bairro_da_jaqueira-_ernandes.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1330/indicacao_13_pavimentacao_da_rua_antonio_romao_no_bairro_de_terra_nova.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1331/indicacao_14_posto_medico_no_bairro_do_matadouro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1332/indicacao_15_reforma_da_praca_do_povoado_de_onca.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1333/indicacao_16_reforma_da_praca_da_bomba_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1334/indicacao_17_pavimentacao_das_ruas_joao_laudelino_de_olvieira_e_rua_sizenando_acude_de_itarandi.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1335/indicacao_18_pavimentacao_da_rua_jose_araujo_no_povoado_de_almas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1336/indicacao_19_colocacao_de_braca_de_luz_nos_bairros_da_jaqueira_nova_esperana_e_sonho_meu.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1337/indicacao_20_construcao_da_praca_do_povoado_de_maxixe.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1338/indicacao_21_pavimentacao_do_povoado_de_queimada_do_cedro_com_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1339/indicacao_22_requalificacao_da_praca_joaoquim_rodrigues_povoado_de_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1340/indicacao_23_paviemntacao_jaqueira_-_prejudicada.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1341/indicacao_24_reforma_e_cobertura_da_quadra_no_povoado_de_ipoeirinha.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1342/indicacao_25_pavimentacao_asfaltica_de_coite_a_ichu_via_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1343/indicacao_26_implantacao_unidade_basica_de_saude_altinho_da_vagem.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1344/indicacao_27_ampliacao_quadra_escola_ana_rios.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1345/ind282018raimundo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1346/ind292018iedo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1347/ind302018silvan.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1348/indicacao_31_pavimentacao_rua_jardim_paulista_em_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1349/indicacao_32_quadra_esportiva_maracuja.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1350/indicacao_33_pavimentacao_pov_alto_bonito.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1384/indicacao_34_pavimentacao_pov_riacho_do_morro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1385/indicacao_35_pavimentacao_rua_arlinda.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1386/indicacao_36_rede_agua_faz_santarem.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1387/indicacao_37_distribuicao_de_peixes.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1388/ind382018negojai.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1389/indicacao_39_embasa_implanatar_sistema_agua.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1390/indicacao_40_pavimentacao_da_rua_tanque_grande_em_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1391/indicacao_41_prejudicada.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1392/indicacao_42_pavimentacao_do_povoado_cantinho_com_construcao.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1393/indicacao_43_construcao_de_um_novo_cemiterio_em_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1394/indicacao_44_prejudicada.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1395/indicacao_45_construcao_de_quadra_poliesportiva_povoado_de_quebradinha.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1396/indicacao_46_construcao_de_quadra_poliesportiva_povoado_de_cansacao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1397/indicacao_47_reforma_e_apliacao_do_campo_de_futebol_povoado_de_domingos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1398/indicacao_48_pavimentacao_do_povoado_do_peba_em_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1399/indicacao_49_pavientacao_da_rua_jose_mendes_carneiro_em_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1400/indicacao_50_construcao_de_uma_praca_no_povoado_de_ladeira_grande.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1401/indicacao_51_construcao_de_uma_praca_na_rua_do_cotorno_no_povoado_de_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1402/indicacao_52_construcao_da_praca_na_comunidade_de_tabuleiro_da_amorosa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1403/indicacao_53_pavimetacao_das_ruas_durval_da_silva_bispo_e_joanita_almeida.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1404/indicacao_54_aquisicao_de_uma_ambulancia_par_o_distrito_de_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1405/indicacao_55_construcao_da_praca_do_forro_no_distrito_de_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1406/indicacao_56_construcao_de_uma_paraca_povoado_de_quebradinha.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1407/indicacao_57_ampliacao_do_sistema_de_cano_d_agua_distrito_da_juazerinho.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1408/indicacao_58_implantacao_de_equipe_do_psf_em_onca.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1409/indicacao_59_construcao_de_uma_barragem_na_comunidade_do_tanque_da_lage.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1410/indicacao_60_construcao_da_praca_da_rua_da_vitoria_em_salgadalia.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1411/indicacao_61_encascalhamento_da_estrada_que_liga_fazenda_rio_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1412/indicacao_62_extensao_da_rede_de_abastecimento_de_agua_povoado_descansador.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1413/indicacao_63_extensao_da_rede_de_abastecimento_de_agua_boa_hora_e_sentada.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1414/indicacao_64_extensao_da_rede_deiluminacao_na_rua_alexandrina_no_povoado_de_onca.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1575/indicacao_65_construcao_de_quebra_molas_na_ba_411.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1576/indicacao_66_aumento_de_braco_de_luz_nos_postes_na_comunidade_de_melancia.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1577/indicacao_67_construcao_de_praca_no_povoado_de_tanque_novo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1578/indicacao_68_encasacalhamento_das_estradas_vincinais_na_zona_rual_em_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1579/indicacao_69_pavimentacao_da_rua_esmeraldo_no_bairro_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1580/indicacao_70_pavimentacao_da_rua_florencio_g._barbosa_proxima_a_aabb.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1581/indicacao_71_implantacao_de_rede_de_esgoto_no_povoado_de_onca.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1582/indicacao_72_reforma_da_quadra_poliesportiva_no_povoado_de_ladeira.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1584/indicacao_74_aquisicao_de_uma_ambulancia_para_o_povoado_de_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1585/indicacao_75_construcao_de_uma_quadra_poliesportiva_na_comunidade_de_sambaiba.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1586/indicacao_76_implantacao_de_um_colegio_militar_em_conceicao_do_coite.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1587/indicacao_77_implantacao_de_manilhas_para_o_povoado_de_cabaceira.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1588/indicacao_78_colocacao_de_de_uma_torre_de_energia_na_rua_luiz_amancio_em_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1589/indicacao_79_colocacao_de_um_redutor_de_velocidade_na_rua_joao_mateus_de_souza_acudinho.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1590/indicacao_80_reforma_da_praca_da_igreja_do_distrito_de_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1592/indicacao_81_pavimentacao_da_saida_do_povoado_de_onca_sentido_a_cidade_de_coite.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1593/indicacao_82_pavimentacao_das_ruas_e_travessas_do_bairro_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1594/indicacao_83_instalacao_de_placas_informativas_em_todo_territorio_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1595/indicacao_84_reforma_de_dois_redutores_de_velocidade_na_fazenda_tanque.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1596/indicacao_85_implantacao_de_escola_militar.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1597/indicacao_86_construcao_de_quadra_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1598/indicacao_87_implantacao_de_tres_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1600/indicacao_88_pavimentacao_da_rua_do_ceminterio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1601/indicacao_89_manutencao_de_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1602/indicacao_90_colocacao_de_braco_de_luz.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1604/indicacao_91_pavimentacao_e_saneamento.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1605/indicacao_92_extensao_de_agua.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1606/indicacao_93_extensao_de_agua_para_fazenda_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1607/indicacao_94_pavimentacao_e_saneamento_da_rua_luiz_amancia_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1608/indicacao_95_limpeza_do_acude_novo_no_povoado_de_almas.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1609/indicacao_96_limpeza_do_acude_do_povoado_de_lagoa_do_meio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1610/indicacao_97_pavimentacao_da_3_travessa_da_rua_manoel_bandeira.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1611/indicacao_98_implantacao_de_bracos_de_luz_na_rua_do_acude_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1612/indicacao_99_limpeza_do_tanque_dos_olhos_d_agua.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1613/indicacao_100_construcao_de_casas_pessoas_de_baixa_renda_juazeirinho.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodocoite.ba.leg.br/media/sapl/public/materialegislativa/2018/1614/indicacao_101_construcao_de_uma_quadra_poliesportiva_em_gangorra_ii.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="185.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="184.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="84.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>